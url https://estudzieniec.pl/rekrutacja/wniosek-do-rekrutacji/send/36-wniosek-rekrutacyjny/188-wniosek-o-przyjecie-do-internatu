--- v0 (2025-10-25)
+++ v1 (2026-07-15)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="481C71FF" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
       <w:pPr>
         <w:jc w:val="right"/>
@@ -46,291 +47,559 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA5BA08" w14:textId="02DEA39F" w:rsidR="001F7C14" w:rsidRDefault="001F7C14">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3237AEA7" w14:textId="77777777" w:rsidR="001F7C14" w:rsidRDefault="001F7C14">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5AA829" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
+    <w:p w14:paraId="0E3DF663" w14:textId="167C39D2" w:rsidR="00E0740F" w:rsidRPr="001F7C14" w:rsidRDefault="002347B3" w:rsidP="002347B3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...232 lines deleted...]
-      </w:hyperlink>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36C2F9CB" wp14:editId="70F5A5AD">
+                <wp:extent cx="5550640" cy="994410"/>
+                <wp:effectExtent l="0" t="0" r="0" b="15240"/>
+                <wp:docPr id="2964" name="Group 2964"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5550640" cy="994410"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5550640" cy="994410"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Rectangle 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="264287" y="824456"/>
+                            <a:ext cx="92884" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6A30C1D8" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Rectangle 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="38100" y="824456"/>
+                            <a:ext cx="5019484" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1437C8B6" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Zespół Szkół Centrum Kształcenia Rolniczego w Studzieńcu</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Rectangle 8"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2966720" y="824456"/>
+                            <a:ext cx="42262" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2FB10345" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Rectangle 9"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2998978" y="824456"/>
+                            <a:ext cx="1468047" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3F2B40C5" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Rectangle 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4103878" y="824456"/>
+                            <a:ext cx="159823" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0771D141" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Rectangle 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4224274" y="824456"/>
+                            <a:ext cx="1326366" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="16E95B8C" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Rectangle 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5221351" y="824456"/>
+                            <a:ext cx="42262" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="205220C3" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="48" name="Picture 48"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="128468" y="71793"/>
+                            <a:ext cx="430134" cy="596227"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="50" name="Picture 50"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="2880405" y="0"/>
+                            <a:ext cx="2522764" cy="719455"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="53" name="Shape 53"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="994410"/>
+                            <a:ext cx="5402580" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5402580">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5402580" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="36C2F9CB" id="Group 2964" o:spid="_x0000_s1026" style="width:437.05pt;height:78.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55506,9944" o:gfxdata="UEsDBBQABgAIAAAAIQDnsR5YEwEAAEUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3TaicaI4lO3tSbpNgqlD4hjb3+//t1Kud2ZkE3jSFit+mxec&#10;ASrbauwr/r59yu45oyCxlaNFqPgeiK/r66tyu3dALNJIFR9CcA9CkBrASMqtA4ydznojQ3z6Xjip&#10;PmQPYlUUd0JZDIAhC0mD12UDnfwcA9vsYvngpNcdZ4+HubSq4tokPtXFIuGwXyRSfZnwMNIZIp0b&#10;tZIhXkNM2J4lyY4p8kjOMzRoRzcx6oUNqfM7xc8FR+4lnt/rFtir9OFZmphVtJ4ErGxjVf63RjJp&#10;KLNdpxXkjafNTJ08XdJu7Rd6mP4r3kTsDaaTupg/Qf0NAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBQ9rDo1AQAAI0WAAAOAAAAZHJzL2Uyb0RvYy54bWzkWG1v&#10;2zYQ/j5g/0HQ98YSLcmSEKcYmjUoMKxB2/0AmqYsYRIpUHTs7NfvOeolqRNnXrouG1Kgzokvx+Nz&#10;Rx7vOX+7b2rvRpqu0mrph2eB70kl9LpSm6X/25f3b1Lf6yxXa15rJZf+rez8txc//nC+a3PJdKnr&#10;tTQelKgu37VLv7S2zWezTpSy4d2ZbqVCZ6FNwy0+zWa2NnwH7U09Y0GQzHbarFujhew6tF72nf6F&#10;018UUtiPRdFJ69VLH7ZZ92vc74p+ZxfnPN8Y3paVGMzgz7Ci4ZXCopOqS265tzXVA1VNJYzudGHP&#10;hG5muigqId0esJswONjNldHb1u1lk+827QQToD3A6dlqxa83V6b93F4bILFrN8DCfdFe9oVp6C+s&#10;9PYOstsJMrm3nkBjHMdBEgFZgb4si6JwwFSUAP7BNFH+/PTE2bjs7Ctjdi3Co7tDoPs2BD6XvJUO&#10;2C4HAtfGq9ZLP/E9xRsE6SeEDVebWnoJBQgtjlETSF3eAa9HEGJJxNKF7wGKlEVR7GbzfMQqY2ka&#10;9UiFGJhmpHzaMM9b09krqRuPhKVvYIWLKX7zS2f7oeMQWrxW9Kv0+6qu+15qAW6jfSTZ/Wo/bGGl&#10;17fYaanNHx9xYota75a+HiSfDjEWpV7fqz8oIEznZRTMKKxGwdj6nXanqjfjp63VReXspIX71QZ7&#10;4Loexu/uQ6B/6MPF3/LhPA0DbPyIC+MgzKIXcaKL0HDcyqvwJVLHoS/TEYDTzmOWJAt23JsRYwl7&#10;gQPpfMnGrbwKX2YPfemuv9Pv1ixLswVC4sjJDKMkDSIcf0pE/+r16rw5f1XeRJJ/cDT7xH+yP/FQ&#10;mKdP+TPOUjZ/KXdGr8ud4SPunHLNSVctrtKILfC6OXY85yyZJ3hhvczxjF+XP5HUDjNnOOWbk/wZ&#10;MxbOY8TFEX++aOqcXuUvnTrbSuT4PxRmkB6UJX9dwGKW3RrpD0qak3Q03Py+bd+ghmy5rVZVXdlb&#10;Vw+jYCCj1M11JahGoQ84fKhwoulJhW5a1UMLyoNxFM2hUoK+v1KxqquW6gx66pM8GItC+qAQfWS/&#10;fZF7qcW2kcr2VbuRNezWqiurtvM9k8tmJVGCmQ9rxJwAY2BRh7WmUpbs43lnBFVlvWyNtKIcDb2z&#10;jcw+UpqFLMUDwYXzIlxkLl3fVWbRPAjnQ2kWZwljrmZ4bmnm4OvtcCLM6iGG8L8JlXhK8ddDqKAF&#10;kBPGFFD/hVBxV9q3xwZK8SAKYhccA3sxluwM9+AiGSJjgdovdpnkH40MejJ997o4xlOqTwmO+/Dw&#10;DWee/Frra6j7/M6IUBwFLE7RT4ndoXcPHLHtGQ06wSOLAY5s3fMZaCtHSezVKBLv8SRdhyuP5pFS&#10;Ej3QGKMV1NaA0/iiXa89IKBg2l1vre6PGjVQwhu30Y/AJFrGUTXT0mi8v7lakRVZzBBFgoPHLHC/&#10;OfKmqSwIzrpqUJWwRQBuge6tnr054Go6e1tLsrtWn2SBsgL8WuiUdGazelcb74YT4eL+TWowlOYU&#10;uJ2nWcHRWTSU123JB12DmmEBZ9mgiUZKx6AeqhWDNT2NCjIS3h/JVOxsmuTM0spO8xUoYLcgxd2w&#10;WxL7NE64DGfBSY7zdBYN/CyRqve/3ag7FvniTwAAAP//AwBQSwMECgAAAAAAAAAhAGnOG+WBCAAA&#10;gQgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAABnAAAAjwgDAAAA&#10;0Ig1JAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAA2FBMVEUAAAAAplEApU8AqkAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApVAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAmTMAAAAAAAAAplAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAApEkAAAAAAAAAplAApVAApVAAqkQAAABrFp7vAAAASHRSTlMA//cM9/8mxvae4usqIi4l&#10;f4zoR1RSH1aa5sf4gDknn8mY/ni6A30klrNRPwX773n6fAnCnQ5pdGD0vbHyhX40Dt7djf7zD/0t&#10;fKImAAAACXBIWXMAACHVAAAh1QEEnLSdAAAG3klEQVRoQ+2aZ7sURRCFZ9UBRTGioigi5oAKJsxZ&#10;//8/suqcU51mpifcuz5+4HWnulLX2e7dC/dRhwOctJ6XkyP/fEDFUXwepAGUOgMSOIWj9CWj4Zxe&#10;+peKBufJbXwpaGg9dS53ITRwOnEpfwTNWpjWq+1BczqD1HARKU1Ym6Gmg0ravG27WndLaZuhxCqP&#10;qX+7lPodZTaiTVu2qdFRZifa3NuuBqDUITTCUCJ4XGmh7IXQKKDUxe9qCQ0FClk4E1mH8dn4X+o8&#10;ofUAe3TGUY67ILycw8ogulDcoeMb5WpCGuX55EVUFrOOcoHXGnyjXHClGFqaScrt4nm8WDH6tjKb&#10;RzlXk+cOg8Iu6swTs4xxfNLsU3H2a1oxVz4X2ErH90R3eyBUygOlWcbTtY4hL0zWKXK2VhMdi56B&#10;jXS0Ghjb6CCgB7c8z3gdtXJEAXeGjrYLCyodld0onXVQBChYh1bHN5RrbNeaB4aDMXyQL3UaioT3&#10;y6WD92PEvGz4FB7DrDMFDcBHZopEeDnlDrfIQ84UPGk67Mp4h5ec9KkYpU+e1ToMz2mdIekganhe&#10;qxG68eylOg8yU5A3w5eZF9zuo3OekNWK23RyZQcS6OkACuhD3S8UB5n781rDOJ6+c+hAhQ7WAMPt&#10;eRFOM9ZCvRuidI8ZHThumCm+x2li+92uozmyTvqAsMmNnJd8MW5YHAMnQi/LWaLRKcbLyaQ8QINu&#10;DT6yi6zplLeWDNacp5fiWeK6FnTKzSkvXoHd9C1Y1SlJeaADoQ+Xl0tzhI45uOyEpZoPG0HKmJP9&#10;ujRHoSMn01xJPcwc+dGWSnN0dbSKV93chGt4EQ1++Ndev2X+Gx4u0NEZhzdtcyOWsEut7rXT6vTO&#10;AxZ1ysLqB5Snxw9Sy6JOsxrHdPCtA7fLROkb3emZYvjB81TeomZf5y17ejq36Bp3xvFtz91V3NLX&#10;8Vk9Hf/O1Sz1X1RnhtnLK2Y3f/B4SrMidN4JVzVUfSlo4/oMp9O7vqjpPTecxWlubHk/XNbyUzJR&#10;ru6KwdIeLrk6k/4AdviQS8kGnQD5cqrzkfl+q8zcgZ2b0Ohgi6EEsODjlHRT/qkWfmmLcqKUyaJq&#10;/AQ2dmE1w5c4pPNpo3MPNnZhNcOX2KhTXVsO1cif7diF1Qxf4lJ0qs1czfAlbgyfYWVG+VwOJjr4&#10;wEmzmSuzkcowo/y0XMsMn3v8BX2j2uwrbomvBmaUn5Sb4zCRu6rNw303FthJkXowfmn2K3eb1tiR&#10;2KUDz1/SUT6XZ1Oglak+oOgvdpkCX55MS0Z+mQITnTrD/rQLg/nyJBe4wUSATK6tSU107LG5Gq/F&#10;/knoJohyxk4dd336XabcFDWnDpPUVKbOsS9vHr+u3zFR0Ql/vCYP5Znj1Ek2l4MMDi9Q3oH/DQ8S&#10;lXE8plNTFzVfMDd/bZZVl7XlIbe+lQNUhstF5Lwxjg8RzB4np60n9kATQTLxNaMN6sixbZt16iWF&#10;WCNJLLryHU5bMC+TrtP2cEgaVc9k6N/0fFdNhzP/LXBUsD3cVk0pJsGtT1VUiSWWZKyCt2gt3OYR&#10;8QApADefxbjNtu8VDtd9TEcH/6aULyNGLeg4St+sVC3pMrt03Ms6TNAtrItiBezoHMeF1IRoiw7/&#10;Di517HcY7+kc54jOD24LnfFH+T0Zq3IMd23R+cktdZDAYq/ucVhOWzhKK3yW6EYCi0f5v6zZb1x9&#10;GQjFpF06XBMrx1nTKVc4ZUfJmowL2R67hwmqB1V2HO0nM0VbZKxnoqNCDbJRanpWb83RV2EN/MyH&#10;QKujtQ8/ojWkw9ZaZ9NxjNPws7wOWcc0fil1tspsa3yYVQx9kmCrDIW0qUepAws2H8c4/SrH+E1T&#10;J9wfHszo7JHZ3Gzjx6ty3C78yrbM5nYdJHR2ykCIt9P8aExg3e4P7JWZnohzhHIZ5g7IrFzd79Qj&#10;FvPZfWvgyF0fYt++P05/ytvNHqGjhwHbN19Ixrdv239BmWH4a8uEre+my/qMy1AxVt7tpRyG9Ead&#10;Tn/LW8fmrKLWBhX77Gh12F6iwga8V5vWYHtBG3ewzu3NldJEtcs+HUPj96kc0DFcY/+e/TpHeKTT&#10;gX+Dz/Lfn8ffSzwIGQAmU0JlxOGzHKb0zSzryMMIrCmHOK/I06VfPzR9HQyRQWgmd+QWhharhpx8&#10;mmWdu6pbDOO27pDVg0U1xexg26LO8A8vw2IYt3VHrnqnpz1Fh6CDbYUO2/GmBFtoYks8KlIHni9b&#10;dYZ7bhJwaWJLPDGsdvFGI86bjEInz6h8mgjN4P+tZI3V0o1a+ThLOuZgjzlVWK3mFDm5KS6cWuec&#10;PNI5xiOdY7gIfn85NxQ7O8PwL/rVM813ayY4AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAl/Gek&#10;whMAAMITAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5naWZHSUY4OWEOAU0AcAAAIfkEBQAA/wAsAAAA&#10;AA4BTQCH////c7VCAAAAY706Y70xrdaUWrUp5uYQteYQrbWtteacCEIZ5ua1EO8ZWikZhIwZhEoZ&#10;EM7eEIxSEIzeEM4ZWggZ3t7Wtd5zjJylMWtKMWsZUlJS5u/ea+9aa5ylEBljEBk6a5R77/fvc8VK&#10;hGta5uZz5q2t5uYx5hnv5hlr5hmt5hkpteYx5nuttRnvtRlrtRmttRkpEK0ZEO9aWila5uaUteZS&#10;hEpa5uZS5q2M5hnO5hlK5hmM5hkI5nuMtRnOtRlKtRmMtRkIEIwZEM5aWghaUmsZjGveQu/eOmve&#10;Qt6tjO+UjFqtOlqtQq1SQpytjBmtOhmtQq3ejO8ZjCneOineQq0ZQu8ZjCkZY1qtEFqtYxmtEBmt&#10;EGtSa++UY2veEGveYyneECnea97va5zvjN7OjJzOWkoZjEreQs7eOkreQoxSQozejM4ZjAjeOgje&#10;Qs4ZjAgZY0reEEreYwjeEAjeKUopY4xrrbWUvea1MVI6WnNaveb35q3v5q1r5krv5kpr5kqt5kop&#10;5q0pta3vta1rta0p5nvv5ntrtUrvtUprtUqttUop5nsptXvvtXtrtXspjM5r5q3O5q1K5krO5kpK&#10;5kqM5koI5q0Ita3Ota1Kta0I5nvO5ntKtUrOtUpKtUqMtUoI5nsItXvOtXtKtXsIlM57WpwQjO9a&#10;Qu9ajK1aMRljjClatYStCGsZMRk6QowZQs5ajIxajAhatYSMGRkQY7VCjKWMvdbOY84ZjN7vjJzv&#10;Y+8ZhJSEEO+MEK2MEM6MEIyMvc69KUIQhMVS1u/OOhkQMUpjQu+MjGuMOmuMQq2MjCmMOimMY2uM&#10;EGuMYymMECmMEEpja86la+/Oa63OQs6MjEqMOkqMQoyMjAiMOgiMY0qMEEqMYwiMEAiMEEpCa86E&#10;a87Oa4zOACEIY5RKhK0phGspte/WEO+tEK2tEO/vEK1jEK3vhK0IhGsIEM6tEIytEO/OEK1CEK3O&#10;UmtK5t7vjMWla85jY70hY5QxY7Va/973///vAAAQAAAACP8AAQgcSLCgwYMIEypcyLChw4cQI0qc&#10;SLGiRYj/LmrcyLGjx48gQ3LMKLKkyZMoU6q8SHKly5cwY8qU2HKmzZs4c4asqbOnz59AC/IMSrSo&#10;UZVDjypdyrRiUoIcoopAKUJE1KZYs1p8KpBDPgMEDIgdYSoPx2IFRoT9GraA1rdwGXIFwIGArREB&#10;8BIIEJZYMYoiTBHIZzdAXsMEFMRdzHjg3LqHR+CdTGDv34f9iIE1LFnyXbWKG4t+O1fEXrV6JXO2&#10;ZYCYwwIG7ubFy3dyAFtmR+tuOheAAbV5CxNQLbny5YS2Tue9u/f03ny5d0s32vt38AJ5iFWuzflU&#10;9IKmnev/zRdAQZ7heo+nLMD++0r22KfL7G2bgFuBBbZ7HmEgNFTCs+VlgClTAVCMcvkw1I8C7RVU&#10;FkR5GECYQnnA149DeRTDwEIKiEUAQXkwoN5AGZZYzIgLcZCHewoxaJOKLC7UW36qfUhQfsMdZsB3&#10;/cQW4HAXDpTfYTYm1GFyleVToFr5cPAQgAmJQFhlBHjXUFi2KNRPciMUNNZBYCVpy1f3MSTYKRhK&#10;aMpMkVQZUW/nEenkf7LtZcCcANhV444GGRCcLWUeVEyYdtmVIABqGYAiQgH8ppCPld3F50KnKdRX&#10;n7ZEchB5fLFmp38KCVYkh7FdMJOobzJE3nAEaGpQbZ4d/9qmbfmgmEc+lMU4UCS35aYZPkEWsGFD&#10;/ayo0IGtCtRhALoSdFuXCBUbY2WuFlTphQc22lB+BjxUoU0XjJnqQoLpWKC1nN1moJ/BNXmQcmot&#10;hBhUA1mFZ1d5KLAoA+adS5ACyZ0bXVQEE3wZegMVoyJU+Y7op18G2eWakIMRVKx5DgZwqIGXFeMv&#10;AP1IRZAI+X5nb8Eic3BivStDpQDGuyYHgFUO9TZzjsAhtF2tAMDKV4wK6MkXqAe1ScCiphhgBUGa&#10;5ZNcACCKNeaABuWR3JoGsSUWWGAJZEteAvF3SrWNxgbWuc31Z60tEwsU7p34SS2Wf9wOJGGjgxGA&#10;ZzFWWP8pUNJOf5Vb0hJunY8VTootpAGn4NmoLUgWOGTZBgSKkM0AECObWpYLdF68t3KWrEEc+KnX&#10;qAhFqLEq9wIg2MYjfB1WYQINaujX+XR+Cl/MFmQFlcttjLDmBGANwNNhGbax03y1XikHJMdmY4eV&#10;sWvAsKgKBGlhBgSJbG4FrLqZogBEMmWd9xFPMQFLPudnWH+zul3lMjpEmGrQHURM/s/GjvpA+vlZ&#10;QwQjqQCc621d2cvETCFAYghwUFQryKAQQ4DoKIwD/dBLmWiDI+Nla2Jtwo1AmvOxPHXKQ43KTXOc&#10;dKu74CcsQXqfAkSAI1d9b4R2mUqH+GQvEQSNLwMhBn//KGaAqZgGLwIhnpMY2CqVJal+29qLbMgH&#10;nqV5hTJEG+HX9AI1DOmHiqYQFwDOY59i5KsyivlaF8eYkAzuRWPGq937COKcTIHIOAlMDKJuUy06&#10;UhAxw/KNHQUyL9dVxm6DNGEXizGm3PjJeFk04dGCKEYA4GgqZIxOdLIHgKBNMiGYIyTOGpVFTQ0J&#10;L90qiFfSNcSIkFFbloTfGNO2Hfsgai8P4QBwKuhHKo6wPnf8JAfGJAzt8KWPAMxLVMLoS/JUS32x&#10;TCUAyGO82GVpXSLMU/EUUkOmtTKaU2HAXmLEQGmexxaLcgxExMOXtjkrdmqJoyVjUyOeTcRoZiGg&#10;59SY/64AuGU2rtxLtbpJENk1p1oRssWwvJKY0uUFmVqcmFcSGZtq4eWaBIzhNgmJxHWVR3sBkOfI&#10;TiEzguBDY+vDZGXIidJ9+vIgoRRIj5ZzOlMECaR60WQAhzOpiWzJlhfQVrEq0zqv4TIit+lij1gT&#10;McmY0J4A+6QIknOfyrgTgGwbCCoHQk2txiuayazmUQ9kDkdu9CD+I5rmpBm0Io4xOYEkiGDY2qh0&#10;CiSmAhGBdWLHl1YV6ECTSVA/kqZG1KQQQomMaj5lqbr7wCY0ehnIKUbQOl1K0zcjmBhwWFSpc9qI&#10;AWC5TwtDkxyImhBaseSlIFH7xvjZQqPGC07tVgrSLv9ywAqRKFDoUDsQJuZGdlNh5EYVcIr7MHBj&#10;qourQfA6kL7mIxJ4MgsZtxo67sTOng/ZHQGIUYBI+Kl7YBVI4CJhCvJYQYeFSguXCqKdr5niAoaS&#10;LrwKyZmwGQZr5MlUeRsVJKep4l1Z5SrYyse7AtzGluGdZki1OlbW+KrAdqpqZBDzlwk2xzBuVXCr&#10;BDMCxAEAgZ4Li10BwNzeIpQv3YrTYSy5xdNd1SG2QxIp/8aaILUwUj3lHfDe1RzIDUd7haKSGCuD&#10;Wq6xkFCs8Q9YTAsW3iZHmlTa8d++YrezdkqOPa2lVQUSieTIDkm5oZ5+lCTHQs24fLIco1hGXGIH&#10;bUb/W0EjjiF32TuKcMAUtIEuiSLRx8DgRc8gcuAIOiekyRAjN3kwxXtNUQBGK/pvjCaRou9zZwdG&#10;wgJyjbRBJk2QYpgiEoEsgAMPDaJP78oUdHtvV8gb17QEgNQCUcUFFt3oWeNpQajm1rlEcAG8QMxz&#10;pvbcBQB9uYrA5o18jSViXFMuXDVLPtC2yCVF0ubwRCayP5SMa3hVgDkVYwR+i7a4ISKC/7qtxtSW&#10;iOqCc7puASw4V/VkXvIh0nHbu2pfGUH0SrqTiCyLOGOCdbYD7Lrfraad9064zr42vmezBEKmO00+&#10;iOGvU46ut04jDgHMrfCOh40wjTRJTG03GQdXLUcD/x5ZbepUb4/bG3ooiSm7uHjTGznnxUk8zXVH&#10;7PKej8Qh2knN/9g4cJxzGWdM9bnS+80QFUcWTMr2tUKMqZeWrwQXNe9IP4SxdJdg7lk8LarrUjyc&#10;z1BKORmWyQa4HpIFdH0lNotT1Q+iuqi/eiGADY5pV7IHXIREBHZ4O1IYQnUgko487oYX4YEDy4Ts&#10;gQMb2INAEoCLENwBAL2wgx24TgK/46IeAqlHVephB9BPXg8J2IMFcKGHDaxhA1PBgOZvIZA7sD4E&#10;ArkF23vBdQvowQ6SF8EGWN+Lgqg+8pO3wB143/o96GHymvf7LfRQj+oL/q4MMR3nqgapTm7x4gaC&#10;aGbpavRsPVw+AYFHvzD4kQDTu/0Wxd+D2wFADswnAAC3AH0Cnm+BBWBaICEgebgQeABgB35XC7QX&#10;gAAQAvcHAHfAdQswFSGAdeTAdXtQfAOxAMWXfwAge7hgDwNxB7jHegIxDOeCetf/R2IL8Tkotmnk&#10;gW2Kl1dQUhC8I3UJ8XwC4XYJgHsO2IB7wHWBZwcYIAzCwIMZ6IBsVw9+l4MCgQe0h38YAADzJ4UL&#10;2IAPWIAjg4MigIMCQYD0h38YmFfzdwsTaAF78IQDmIIqqBBtEhmdFkDxYnETs1QCAipxNm8K4YXp&#10;x4MhwHZ3kAkFKAKSRwK94Hl6sAd7EHh9JxCLCAAo2IEYeAu0V39M2AtWCIQjQ4AcwIVUyISSSBCb&#10;JxAYQAIJcA+ZUCARqIa9kS569FYvyB1ktxwTM3NfMyYFMBX9IDRpZxB2UCD1lwAYeAc+yHUYUA9c&#10;lwE4qIdVKBDDBwDCwIXAKIq0/zeFbtcLUQgAPwgAw2AxOGgPpseEnniNAJAAGzAQn0gQvXB5qrgQ&#10;9PRQIwAgE3ZIdqdZOHNRs1Mu/mNXh5gAGYB7ZCgQFlALuJAA82cBlHgHkoeNDJiIM7MAeHAHeoBp&#10;5HALCXALEkmElEiJX0h/8GcHgKgHhbgAwgB4XeGFBbgH+0d78DcQ5HAPeIABTiKSCVB/9kAOCVCR&#10;JeRzvfGCF2UYs1EnbRNn8CQk9zNhrKQxzfJ8lAeQ/zczIRCG4wiQ5yIMUch2HSgCFmAVN3mTS9gL&#10;IRAkDRiVkycCvCcQtBAC/9eAImCVWLiUAGAB/8cBW2mRM9MLvXAhA3mTtwCCgv/3GL+hc7PhHKr1&#10;QpzhTiKgMZ/xk/WRB1k3ECYZFFf4EFOohluhEKbxI57BF7lzcvBWNRrDKpShQQnRi0AhAgvAAQYZ&#10;EZNJmRThl8zRV4MRCbpySiknQeUFPLmSEFDpE7iAiBKxm6xJEwpxRXlBDKjGc0JJcAihIqYgRH1F&#10;aMEZnG22EJOTWdF5nRoxnS2CHrW5ER/Dl2xpMUt4EXDZlAZRFQiBCzlZEXBJEHCpnh8BnwhhDwVy&#10;LvRpEO05eB9RAN9ndBVRD1BJDtCzmgMhDOV4EbiwAJa3AGGJjsAZeuF5EXZJEOQQAiFAfR5RDw1a&#10;EOkoEJYYehuKeQ+abh9RdB//cQdTOJN8KRGPqRBmyJIHsZIQsQcrahFT2IwpsYWMmJCpaBPaaSSz&#10;YZ0esQd9KBDm5ySX1w8Y0JtsZwHBuAFK6IjAl5WUJ3m9UA8JWaBZOn8QqY63EIUJIAKWNxAYgGmC&#10;CJIOuAA/mABcJ4i553e9sAHqOBBsSqEheH+3AKWYdgt7IIKXl5DCgIGm53w8SJfqKKZ26og46HYi&#10;UA+HOBXCEKIl8RilR331EAK3MJ4IgQcasAZGUA9rsBAWsIN74KgboAdPeBD1YA+Bhwt86iS1IBDk&#10;gAFbSHsWAHq9cA9G2pAAaQeF+HkAgAsaGaxK2JvxV3x48HwriQHDsHqUaIxS/2iB97d2zliOM+l3&#10;vyh5BImOqSqFuBCpgfeMdEGJmKYHUXgHtLcBjOp2G0B7V4qNXLeNM2OSetAPuIABd4CakkeAmXB5&#10;GDCiTIcQ/fd7evB7mjcM2XgQsmcHv/eNBaF8drAAmlewBWsH3VoQoCd55fh4VEiSM/N8wEqkBUGu&#10;LaoH52IBdvCQ7gejn8iAAkGK2Oh38joQ9fB/9VcP90B7nNiJ0kgQDokBlFikMSsQuCCvmbCvvWAB&#10;/7qRVLiIBGgPnMh7aEmVXxqtBCGjKUGpeoCMrUexerAAwyCO5liwGVB6BmGgEtu1XFuxF0sQNdsP&#10;hwgAq4qFcJtX/Gd6ITB7sv8KkN+IiPJ3Lr0Jjl7odhjgrtfosn+IhQSRAf8HeoG3dhi4Bog4s/jX&#10;rfOXjS4Lrzm4or04gakXk0eYjQRYtwV6CwRYD3eAafYgf3awpwALEnPRf6fqtRS7AZoXimTKsAUb&#10;qvVisNSnu9TntbqKEKpXgE6SAaDrsRZQjsDqsxdCrhkAgA1ImkSbkCjJs/X3iR+KhEO7mhswJwkg&#10;gnK7B1ORsJNpjYkqDKCXuYvYCyRAEIjod44KjlSYuPOno6CojqT3sO/XtpNqmRJ7uxqgu7ereeTw&#10;jabLsHZwoJgXwAVssBOrtwgRpQMRkR2ria2Kq0l6uZe3vLlXs3m7orcKkM//p4DvupK98ITCqLlC&#10;6Ij3dw9eKAB+t60dqHp3QLkpnKhfWLQiIKwzQw648K0CIQzPyoOX6oCSl41Y2ps7K5KiiIN6wHWp&#10;B4ZwpxD2kMKSmMVarMVL64xYnMPjGAL/usVkDH+aWhC0ShDXiIHXKAJR6MaiiKUEgZYiMLxhbAEj&#10;ORCjOhA8iAEXSLR+Jwz/J8jj+H8BGJYY0IBPKAJhiQe9YA8NigvmGYYJgGmf95VebJdomXtE25RX&#10;eo2RGY0XG5Zbl1chAKCAXMXYuXQJixU/usqMYZqkAcs+pwc1yhu0nMs68cq63MsP58vA/BK8HMzE&#10;XDPFfMwih8zKDLvL3Mw/OOfM0OwU/zDN1FzN1nzN2JzN2rzN3NzN3vzN4BzO4jzO5FzO5nzO6JzO&#10;6rzO7NzO7vzO8BzP3RwQADtQSwMEFAAGAAgAAAAhAJcnKSLcAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdRG0sMZtSinoqQltBvE2TaRKanQ3ZbZL+e0cvenkwvMd732TL&#10;ybZqoN43jg3EswgUceHKhisDH/vXuwUoH5BLbB2TgQt5WObXVxmmpRt5S8MuVEpK2KdooA6hS7X2&#10;RU0W/cx1xOIdXW8xyNlXuuxxlHLb6vsoSrTFhmWhxo7WNRWn3dkaeBtxXD3EL8PmdFxfvvbz989N&#10;TMbc3kyrZ1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeIunxxjUQULzJAGdZ/o/ff4NAAD//wMAUEsD&#10;BBQABgAIAAAAIQCsiLKWyAAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrC&#10;MBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr1Z9qIgePM4M/zf/zHr8eIXcaaUXWAFXdOC&#10;INbBOLYKfg/brxWIXJANLoFJwZUyjMPnx3pPC5YayrOLWVQKZwVzKfFHyqxn8pibEInrZQrJY6lj&#10;sjKiPqIl2bftt0z3DBgemGJnFKSd6UEcrrE2v2aHaXKaNkGfPHF5UiGdr90ViMlSUeDJOPxf9o11&#10;E8jnDt17HLomsv1zkA/PHW4AAAD//wMAUEsBAi0AFAAGAAgAAAAhAOexHlgTAQAARQIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUPaw6NQEAACN&#10;FgAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAac4b5YEI&#10;AACBCAAAFAAAAAAAAAAAAAAAAABDBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAA&#10;ACEAJfxnpMITAADCEwAAFAAAAAAAAAAAAAAAAAD2DwAAZHJzL21lZGlhL2ltYWdlMi5naWZQSwEC&#10;LQAUAAYACAAAACEAlycpItwAAAAFAQAADwAAAAAAAAAAAAAAAADqIwAAZHJzL2Rvd25yZXYueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKyIspbIAAAApQEAABkAAAAAAAAAAAAAAAAA8yQAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA8iUAAAAA&#10;">
+                <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:2642;top:8244;width:929;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZqQi1wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOU12IVqOIP+jyXhXU3aE5tsXmpDTR1vv0N4LgcpiZb5jZojGFeFLlcssKBv0IBHFi&#10;dc6pgtNx2xuDcB5ZY2GZFLzIwWLebs0w1rbmX3oefCoChF2MCjLvy1hKl2Rk0PVtSRy8m60M+iCr&#10;VOoK6wA3hRxG0UgazDksZFjSKqPkfngYBbtxubzs7V+dFpvr7vxznqyPE69Ut9MspyA8Nf4b/rT3&#10;WsEI3lfCDZDzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZqQi1wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="6A30C1D8" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:381;top:8244;width:50194;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC25a0uwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haGFvOtGDq9FRxAd69AXqrcm0STDTEzKjye6vd4SFPRZV9RU1nTemEC+qXG5ZQb8XgSBO&#10;rM45VXA+bbojEM4jaywsk4IfcjCftVtTjLWt+UCvo09FgLCLUUHmfRlL6ZKMDLqeLYmDd7eVQR9k&#10;lUpdYR3gppCDKBpKgzmHhQxLWmaUPI5Po2A7KhfXnf2t02J92172l/HqNPZKfXWaxQSEp8b/h//a&#10;O63gGz5Xwg2QszcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtuWtLsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1437C8B6" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Zespół Szkół Centrum Kształcenia Rolniczego w Studzieńcu</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 8" o:spid="_x0000_s1029" style="position:absolute;left:29667;top:8244;width:422;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHejlcwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN3YNobSqiLnp07YLrbWjGtthMShNt9ddvDgt7fLzvZN2bWjypdZVlBbNpBII4t7ri&#10;QsF39jlZgHAeWWNtmRS8yME6HQ4SjLXt+IueZ1+IEMIuRgWl900spctLMuimtiEO3M22Bn2AbSF1&#10;i10IN7X8iKK5NFhxaCixoW1J+f38MAoOi2bzc7Tvrqj318PldFnusqVXajzqNysQnnr/L/5zH7WC&#10;sDVcCTdApr8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx3o5XMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2FB10345" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 9" o:spid="_x0000_s1030" style="position:absolute;left:29989;top:8244;width:14681;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpu5BbNcooi56dFWoe3s0b9uyzUtpoq3++o0geBxm5htmvuxMJW7UuNKygsk4AkGc&#10;WV1yruB8+hrNQDiPrLGyTAru5GC56PfmmGjb8jfdjj4XAcIuQQWF93UipcsKMujGtiYO3q9tDPog&#10;m1zqBtsAN5X8iKKpNFhyWCiwpnVB2d/xahTsZvXqsrePNq+2P7v0kMabU+yVGg661ScIT51/h1/t&#10;vVYQw/NKuAFy8Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3F2B40C5" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 10" o:spid="_x0000_s1031" style="position:absolute;left:41038;top:8244;width:1599;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAy/PIAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZG4lU05VJCyIFRAcORPgt6srJtEzXqj7JYEnh4fkLjZmvHM5+m8c5W6UhNKzwY+hgko&#10;4szbknMDp+P6fQwqRGSLlWcycKMA81nvbYqp9S3v6XqIuZIQDikaKGKsU61DVpDDMPQ1sWi/vnEY&#10;ZW1ybRtsJdxVepQkn9phydJQYE3fBWV/h39nYDOuF5etv7d5tfrZnHfnyfI4icYM+t3iC1SkLr7M&#10;z+utFXyhl19kAD17AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADL88gDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0771D141" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 11" o:spid="_x0000_s1032" style="position:absolute;left:42242;top:8244;width:13264;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdsFebwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLzpJh6KptmEUJV4tFqwvQ3ZaRKanQ3ZrYn++m6h0Ns83uek+WQ6caXBtZYVxMsIBHFl&#10;dcu1grfzfrEG4Tyyxs4yKbiRgzx7mKWYaDvyK11PvhYhhF2CChrv+0RKVzVk0C1tTxy4TzsY9AEO&#10;tdQDjiHcdHIVRU/SYMuhocGeXhqqvk7fRkG57ov3g72Pdbf7KC/Hy2Z73nil5o9T8QzC0+T/xX/u&#10;gw7zY/j9JRwgsx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXbBXm8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="16E95B8C" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 12" o:spid="_x0000_s1033" style="position:absolute;left:52213;top:8244;width:423;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtYsnswQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CLHhb0/WwaNdYig/06Atcb0MztsVmUpqsrf56Iwje5uN7ziTpTCWu1LjSsoLvQQSCOLO6&#10;5FzBYb/8GoFwHlljZZkU3MhBMu19TDDWtuUtXXc+FyGEXYwKCu/rWEqXFWTQDWxNHLizbQz6AJtc&#10;6gbbEG4qOYyiH2mw5NBQYE2zgrLL7t8oWI3q9G9t721eLU6r4+Y4nu/HXqn+Z5f+gvDU+bf45V7r&#10;MH8Iz1/CAXL6AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK1iyezBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="205220C3" w14:textId="77777777" w:rsidR="002347B3" w:rsidRDefault="002347B3" w:rsidP="002347B3">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 48" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:1284;top:717;width:4302;height:5963;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLmySRwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwgjebWErRbdMiLUop9dBVC96GzbhZ3UyWJLbpv28OgsfH+54vs+vFkULsPGu4HykQxI03&#10;Hbca3t+e7x5AxIRssPdMGs4UYbm4vppjZfyJ93SsUytKCMcKNdiUhkrK2FhyGEd+IC7clw8OU4Gh&#10;lSbgqYS7Xo6VmkqHHZcGiwOtLDU/9a/T8NmEj5fH8WGb+XVnv+u1ypOstL69yU8zEIly+hf/uTdG&#10;w6SMLV/KD5CLCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLmySRwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <v:shape id="Picture 50" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:28804;width:25227;height:7194;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsawOwuwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E7TCopWo4ggiBvxux6asa1tJqWJWm9vFoLLx/svVq2pxIsaV1hWEA8jEMSp1QVnCi7n&#10;7WAKwnlkjZVlUvAhB6tlt7PARNs3H+l18pkIIewSVJB7XydSujQng25oa+LA3W1j0AfYZFI3+A7h&#10;ppKjKJpIgwWHhhxr2uSUlqenUTBDeb1h5XVpys3hctzH5YNjpfq9dj0H4an1f/HPvdMKxmF9+BJ+&#10;gFx+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACxrA7C7AAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:shape id="Shape 53" o:spid="_x0000_s1036" style="position:absolute;top:9944;width:54025;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5402580,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA97X2mxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed2kopTUVYxYzE2MPejtNfuahGbfhuw2Sf99VxB6HGbmG2a1GU0jeupcbVlBPItA&#10;EBdW11wq+Di/T19BOI+ssbFMCn7JwWb9+LDCRNuBT9TnvhQBwi5BBZX3bSKlKyoy6Ga2JQ7el+0M&#10;+iC7UuoOhwA3jXyJoqU0WHNYqLClXUXFd/5jFHzWtL9m4zEq0vi4vWSTqz2krVLPT+P2DYSn0f+H&#10;7+1MK1jM4fYl/AC5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA97X2mxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5402580,e" filled="f">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5402580,0"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E0CEE26" w14:textId="77777777" w:rsidR="001F7C14" w:rsidRDefault="008421F1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -711,82 +980,80 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2550"/>
         <w:gridCol w:w="6059"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E0740F" w14:paraId="1DFBBCC2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7002E2F8" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>data i podpis ucznia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39CA390F" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D851CD1" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -855,1084 +1122,1046 @@
             <w:pPr>
               <w:pStyle w:val="Tretekstu"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1. Dane osobowe :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="5480A954" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A22A2C4" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię i nazwisko ucznia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DCB1F67" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="1C531791" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66ECDF78" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Klasa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2845E446" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="6013969E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ABBC9C0" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Data i miejsce urodzenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5137ADCE" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="6277A30D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A8622FB" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36F8F37E" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07A1E95E" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69825E4A" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="676" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49681DFD" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A535C56" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="627" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B0A1886" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="626" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D5B98E2" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E04E586" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CE63434" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="627" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="466D5F5F" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CF086FE" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="63D6A88D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9655" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22B70F67" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W przypadku braku numeru PESEL należy podać serię i numer paszportu lub innego dokumentu potwierdzającego tożsamość:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="6B72138F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D0D03A9" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Telefon ucznia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37524D73" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="58B9A211" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12654C8A" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Adres zamieszkania ucznia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5335F9B6" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="11465FDF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="648B560B" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię ojca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5070C51A" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="6171FF33" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53D8B74A" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Telefon ojca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BFC8473" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="5FB54FA6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D58360B" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię matki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C1E4120" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="5F770D80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49BD8A37" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Telefon matki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="076C43F0" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="0D049409" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="754DD3FE" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię i nazwisko opiekunów prawnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="45CAB813" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0740F" w14:paraId="7F393A73" w14:textId="77777777" w:rsidTr="00EA30DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03AFDCAA" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Telefon opiekunów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0CB10C80" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA30DF" w14:paraId="38657105" w14:textId="77777777" w:rsidTr="00EA30DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64E0F09D" w14:textId="021F8F74" w:rsidR="00EA30DF" w:rsidRDefault="00EA30DF">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Odległość w k</w:t>
             </w:r>
             <w:r w:rsidR="000B658A">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ilometrach</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> z miejsca zamieszkania</w:t>
             </w:r>
             <w:r w:rsidR="00245BE7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> do szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6869" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="247BB1EC" w14:textId="77777777" w:rsidR="00EA30DF" w:rsidRDefault="00EA30DF">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B658A" w14:paraId="3F5E4E62" w14:textId="77777777" w:rsidTr="0089343A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C16E58D" w14:textId="412BB714" w:rsidR="000B658A" w:rsidRDefault="000B658A">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Możliwość dojazdu komunikacją publiczną (zaznacz „x” </w:t>
             </w:r>
             <w:r w:rsidR="00245BE7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">przy </w:t>
@@ -1947,95 +2176,93 @@
             <w:r w:rsidR="00245BE7">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>j odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3434" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F431CE4" w14:textId="77777777" w:rsidR="000B658A" w:rsidRDefault="000B658A" w:rsidP="000B658A">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="228F39DB" w14:textId="5E2FEA79" w:rsidR="000B658A" w:rsidRDefault="000B658A" w:rsidP="000B658A">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3435" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65711C7A" w14:textId="39D45A0B" w:rsidR="000B658A" w:rsidRDefault="000B658A" w:rsidP="000B658A">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51845792" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
       <w:pPr>
         <w:jc w:val="right"/>
@@ -2148,112 +2375,109 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="2730"/>
         <w:gridCol w:w="5680"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E0740F" w14:paraId="508BD67C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68FE5D58" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Studzieniec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="014FF50E" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dnia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7378C5C4" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="008421F1">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>podpis rodziców/opiekunów prawnych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B47EC6F" w14:textId="77777777" w:rsidR="00E0740F" w:rsidRDefault="00E0740F">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
@@ -2384,67 +2608,67 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Liberation Serif;Times New Roma">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="EE"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553E0519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92D0BFA4"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2550,56 +2774,58 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E0740F"/>
     <w:rsid w:val="000B658A"/>
     <w:rsid w:val="001F7C14"/>
+    <w:rsid w:val="002347B3"/>
     <w:rsid w:val="00245BE7"/>
     <w:rsid w:val="00246A64"/>
     <w:rsid w:val="003C6A14"/>
     <w:rsid w:val="00641E12"/>
     <w:rsid w:val="007B32D7"/>
     <w:rsid w:val="008421F1"/>
+    <w:rsid w:val="00937A8E"/>
     <w:rsid w:val="00B34764"/>
     <w:rsid w:val="00CB12B0"/>
     <w:rsid w:val="00DA563B"/>
     <w:rsid w:val="00E0740F"/>
     <w:rsid w:val="00EA30DF"/>
     <w:rsid w:val="00F37D89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3133,51 +3359,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B32D7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sekretariat@estudzieniec.pl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.gif"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3436,67 +3662,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>225</Words>
-  <Characters>1352</Characters>
+  <Words>196</Words>
+  <Characters>1180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1574</CharactersWithSpaces>
+  <CharactersWithSpaces>1374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>