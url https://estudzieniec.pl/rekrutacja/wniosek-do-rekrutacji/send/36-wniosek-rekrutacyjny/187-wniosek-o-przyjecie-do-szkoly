--- v0 (2025-10-25)
+++ v1 (2026-04-18)
@@ -1,359 +1,623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0B32F562" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="06A08534" w14:textId="6987B675" w:rsidR="000E5BFC" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...277 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="166F983F" wp14:editId="52307863">
+                <wp:extent cx="5550640" cy="994410"/>
+                <wp:effectExtent l="0" t="0" r="0" b="15240"/>
+                <wp:docPr id="2964" name="Group 2964"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5550640" cy="994410"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5550640" cy="994410"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Rectangle 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="264287" y="824456"/>
+                            <a:ext cx="92884" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3FA963BF" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="7" name="Rectangle 7"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="38100" y="824456"/>
+                            <a:ext cx="5019484" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0A7C985D" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Zespół Szkół Centrum Kształcenia Rolniczego w Studzieńcu</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Rectangle 8"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2966720" y="824456"/>
+                            <a:ext cx="42262" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="086EA61A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Rectangle 9"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2998978" y="824456"/>
+                            <a:ext cx="1468047" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0FABC39E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Rectangle 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4103878" y="824456"/>
+                            <a:ext cx="159823" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="784D1479" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Rectangle 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4224274" y="824456"/>
+                            <a:ext cx="1326366" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5CF0820E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="12" name="Rectangle 12"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5221351" y="824456"/>
+                            <a:ext cx="42262" cy="142889"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2E79F059" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="48" name="Picture 48"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="128468" y="71793"/>
+                            <a:ext cx="430134" cy="596227"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="50" name="Picture 50"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="2880405" y="0"/>
+                            <a:ext cx="2522764" cy="719455"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="53" name="Shape 53"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="994410"/>
+                            <a:ext cx="5402580" cy="0"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5402580">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5402580" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="9525" cap="flat">
+                            <a:miter lim="127000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="166F983F" id="Group 2964" o:spid="_x0000_s1026" style="width:437.05pt;height:78.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55506,9944" o:gfxdata="UEsDBBQABgAIAAAAIQDnsR5YEwEAAEUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3TaicaI4lO3tSbpNgqlD4hjb3+//t1Kud2ZkE3jSFit+mxec&#10;ASrbauwr/r59yu45oyCxlaNFqPgeiK/r66tyu3dALNJIFR9CcA9CkBrASMqtA4ydznojQ3z6Xjip&#10;PmQPYlUUd0JZDIAhC0mD12UDnfwcA9vsYvngpNcdZ4+HubSq4tokPtXFIuGwXyRSfZnwMNIZIp0b&#10;tZIhXkNM2J4lyY4p8kjOMzRoRzcx6oUNqfM7xc8FR+4lnt/rFtir9OFZmphVtJ4ErGxjVf63RjJp&#10;KLNdpxXkjafNTJ08XdJu7Rd6mP4r3kTsDaaTupg/Qf0NAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBQ9rDo1AQAAI0WAAAOAAAAZHJzL2Uyb0RvYy54bWzkWG1v&#10;2zYQ/j5g/0HQ98YSLcmSEKcYmjUoMKxB2/0AmqYsYRIpUHTs7NfvOeolqRNnXrouG1Kgzokvx+Nz&#10;Rx7vOX+7b2rvRpqu0mrph2eB70kl9LpSm6X/25f3b1Lf6yxXa15rJZf+rez8txc//nC+a3PJdKnr&#10;tTQelKgu37VLv7S2zWezTpSy4d2ZbqVCZ6FNwy0+zWa2NnwH7U09Y0GQzHbarFujhew6tF72nf6F&#10;018UUtiPRdFJ69VLH7ZZ92vc74p+ZxfnPN8Y3paVGMzgz7Ci4ZXCopOqS265tzXVA1VNJYzudGHP&#10;hG5muigqId0esJswONjNldHb1u1lk+827QQToD3A6dlqxa83V6b93F4bILFrN8DCfdFe9oVp6C+s&#10;9PYOstsJMrm3nkBjHMdBEgFZgb4si6JwwFSUAP7BNFH+/PTE2bjs7Ctjdi3Co7tDoPs2BD6XvJUO&#10;2C4HAtfGq9ZLP/E9xRsE6SeEDVebWnoJBQgtjlETSF3eAa9HEGJJxNKF7wGKlEVR7GbzfMQqY2ka&#10;9UiFGJhmpHzaMM9b09krqRuPhKVvYIWLKX7zS2f7oeMQWrxW9Kv0+6qu+15qAW6jfSTZ/Wo/bGGl&#10;17fYaanNHx9xYota75a+HiSfDjEWpV7fqz8oIEznZRTMKKxGwdj6nXanqjfjp63VReXspIX71QZ7&#10;4Loexu/uQ6B/6MPF3/LhPA0DbPyIC+MgzKIXcaKL0HDcyqvwJVLHoS/TEYDTzmOWJAt23JsRYwl7&#10;gQPpfMnGrbwKX2YPfemuv9Pv1ixLswVC4sjJDKMkDSIcf0pE/+r16rw5f1XeRJJ/cDT7xH+yP/FQ&#10;mKdP+TPOUjZ/KXdGr8ud4SPunHLNSVctrtKILfC6OXY85yyZJ3hhvczxjF+XP5HUDjNnOOWbk/wZ&#10;MxbOY8TFEX++aOqcXuUvnTrbSuT4PxRmkB6UJX9dwGKW3RrpD0qak3Q03Py+bd+ghmy5rVZVXdlb&#10;Vw+jYCCj1M11JahGoQ84fKhwoulJhW5a1UMLyoNxFM2hUoK+v1KxqquW6gx66pM8GItC+qAQfWS/&#10;fZF7qcW2kcr2VbuRNezWqiurtvM9k8tmJVGCmQ9rxJwAY2BRh7WmUpbs43lnBFVlvWyNtKIcDb2z&#10;jcw+UpqFLMUDwYXzIlxkLl3fVWbRPAjnQ2kWZwljrmZ4bmnm4OvtcCLM6iGG8L8JlXhK8ddDqKAF&#10;kBPGFFD/hVBxV9q3xwZK8SAKYhccA3sxluwM9+AiGSJjgdovdpnkH40MejJ997o4xlOqTwmO+/Dw&#10;DWee/Frra6j7/M6IUBwFLE7RT4ndoXcPHLHtGQ06wSOLAY5s3fMZaCtHSezVKBLv8SRdhyuP5pFS&#10;Ej3QGKMV1NaA0/iiXa89IKBg2l1vre6PGjVQwhu30Y/AJFrGUTXT0mi8v7lakRVZzBBFgoPHLHC/&#10;OfKmqSwIzrpqUJWwRQBuge6tnr054Go6e1tLsrtWn2SBsgL8WuiUdGazelcb74YT4eL+TWowlOYU&#10;uJ2nWcHRWTSU123JB12DmmEBZ9mgiUZKx6AeqhWDNT2NCjIS3h/JVOxsmuTM0spO8xUoYLcgxd2w&#10;WxL7NE64DGfBSY7zdBYN/CyRqve/3ag7FvniTwAAAP//AwBQSwMECgAAAAAAAAAhAGnOG+WBCAAA&#10;gQgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAABnAAAAjwgDAAAA&#10;0Ig1JAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAA2FBMVEUAAAAAplEApU8AqkAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApVAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAmTMAAAAAAAAAplAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAApEkAAAAAAAAAplAApVAApVAAqkQAAABrFp7vAAAASHRSTlMA//cM9/8mxvae4usqIi4l&#10;f4zoR1RSH1aa5sf4gDknn8mY/ni6A30klrNRPwX773n6fAnCnQ5pdGD0vbHyhX40Dt7djf7zD/0t&#10;fKImAAAACXBIWXMAACHVAAAh1QEEnLSdAAAG3klEQVRoQ+2aZ7sURRCFZ9UBRTGioigi5oAKJsxZ&#10;//8/suqcU51mpifcuz5+4HWnulLX2e7dC/dRhwOctJ6XkyP/fEDFUXwepAGUOgMSOIWj9CWj4Zxe&#10;+peKBufJbXwpaGg9dS53ITRwOnEpfwTNWpjWq+1BczqD1HARKU1Ym6Gmg0ravG27WndLaZuhxCqP&#10;qX+7lPodZTaiTVu2qdFRZifa3NuuBqDUITTCUCJ4XGmh7IXQKKDUxe9qCQ0FClk4E1mH8dn4X+o8&#10;ofUAe3TGUY67ILycw8ogulDcoeMb5WpCGuX55EVUFrOOcoHXGnyjXHClGFqaScrt4nm8WDH6tjKb&#10;RzlXk+cOg8Iu6swTs4xxfNLsU3H2a1oxVz4X2ErH90R3eyBUygOlWcbTtY4hL0zWKXK2VhMdi56B&#10;jXS0Ghjb6CCgB7c8z3gdtXJEAXeGjrYLCyodld0onXVQBChYh1bHN5RrbNeaB4aDMXyQL3UaioT3&#10;y6WD92PEvGz4FB7DrDMFDcBHZopEeDnlDrfIQ84UPGk67Mp4h5ec9KkYpU+e1ToMz2mdIekganhe&#10;qxG68eylOg8yU5A3w5eZF9zuo3OekNWK23RyZQcS6OkACuhD3S8UB5n781rDOJ6+c+hAhQ7WAMPt&#10;eRFOM9ZCvRuidI8ZHThumCm+x2li+92uozmyTvqAsMmNnJd8MW5YHAMnQi/LWaLRKcbLyaQ8QINu&#10;DT6yi6zplLeWDNacp5fiWeK6FnTKzSkvXoHd9C1Y1SlJeaADoQ+Xl0tzhI45uOyEpZoPG0HKmJP9&#10;ujRHoSMn01xJPcwc+dGWSnN0dbSKV93chGt4EQ1++Ndev2X+Gx4u0NEZhzdtcyOWsEut7rXT6vTO&#10;AxZ1ysLqB5Snxw9Sy6JOsxrHdPCtA7fLROkb3emZYvjB81TeomZf5y17ejq36Bp3xvFtz91V3NLX&#10;8Vk9Hf/O1Sz1X1RnhtnLK2Y3f/B4SrMidN4JVzVUfSlo4/oMp9O7vqjpPTecxWlubHk/XNbyUzJR&#10;ru6KwdIeLrk6k/4AdviQS8kGnQD5cqrzkfl+q8zcgZ2b0Ohgi6EEsODjlHRT/qkWfmmLcqKUyaJq&#10;/AQ2dmE1w5c4pPNpo3MPNnZhNcOX2KhTXVsO1cif7diF1Qxf4lJ0qs1czfAlbgyfYWVG+VwOJjr4&#10;wEmzmSuzkcowo/y0XMsMn3v8BX2j2uwrbomvBmaUn5Sb4zCRu6rNw303FthJkXowfmn2K3eb1tiR&#10;2KUDz1/SUT6XZ1Oglak+oOgvdpkCX55MS0Z+mQITnTrD/rQLg/nyJBe4wUSATK6tSU107LG5Gq/F&#10;/knoJohyxk4dd336XabcFDWnDpPUVKbOsS9vHr+u3zFR0Ql/vCYP5Znj1Ek2l4MMDi9Q3oH/DQ8S&#10;lXE8plNTFzVfMDd/bZZVl7XlIbe+lQNUhstF5Lwxjg8RzB4np60n9kATQTLxNaMN6sixbZt16iWF&#10;WCNJLLryHU5bMC+TrtP2cEgaVc9k6N/0fFdNhzP/LXBUsD3cVk0pJsGtT1VUiSWWZKyCt2gt3OYR&#10;8QApADefxbjNtu8VDtd9TEcH/6aULyNGLeg4St+sVC3pMrt03Ms6TNAtrItiBezoHMeF1IRoiw7/&#10;Di517HcY7+kc54jOD24LnfFH+T0Zq3IMd23R+cktdZDAYq/ucVhOWzhKK3yW6EYCi0f5v6zZb1x9&#10;GQjFpF06XBMrx1nTKVc4ZUfJmowL2R67hwmqB1V2HO0nM0VbZKxnoqNCDbJRanpWb83RV2EN/MyH&#10;QKujtQ8/ojWkw9ZaZ9NxjNPws7wOWcc0fil1tspsa3yYVQx9kmCrDIW0qUepAws2H8c4/SrH+E1T&#10;J9wfHszo7JHZ3Gzjx6ty3C78yrbM5nYdJHR2ykCIt9P8aExg3e4P7JWZnohzhHIZ5g7IrFzd79Qj&#10;FvPZfWvgyF0fYt++P05/ytvNHqGjhwHbN19Ixrdv239BmWH4a8uEre+my/qMy1AxVt7tpRyG9Ead&#10;Tn/LW8fmrKLWBhX77Gh12F6iwga8V5vWYHtBG3ewzu3NldJEtcs+HUPj96kc0DFcY/+e/TpHeKTT&#10;gX+Dz/Lfn8ffSzwIGQAmU0JlxOGzHKb0zSzryMMIrCmHOK/I06VfPzR9HQyRQWgmd+QWhharhpx8&#10;mmWdu6pbDOO27pDVg0U1xexg26LO8A8vw2IYt3VHrnqnpz1Fh6CDbYUO2/GmBFtoYks8KlIHni9b&#10;dYZ7bhJwaWJLPDGsdvFGI86bjEInz6h8mgjN4P+tZI3V0o1a+ThLOuZgjzlVWK3mFDm5KS6cWuec&#10;PNI5xiOdY7gIfn85NxQ7O8PwL/rVM813ayY4AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAl/Gek&#10;whMAAMITAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5naWZHSUY4OWEOAU0AcAAAIfkEBQAA/wAsAAAA&#10;AA4BTQCH////c7VCAAAAY706Y70xrdaUWrUp5uYQteYQrbWtteacCEIZ5ua1EO8ZWikZhIwZhEoZ&#10;EM7eEIxSEIzeEM4ZWggZ3t7Wtd5zjJylMWtKMWsZUlJS5u/ea+9aa5ylEBljEBk6a5R77/fvc8VK&#10;hGta5uZz5q2t5uYx5hnv5hlr5hmt5hkpteYx5nuttRnvtRlrtRmttRkpEK0ZEO9aWila5uaUteZS&#10;hEpa5uZS5q2M5hnO5hlK5hmM5hkI5nuMtRnOtRlKtRmMtRkIEIwZEM5aWghaUmsZjGveQu/eOmve&#10;Qt6tjO+UjFqtOlqtQq1SQpytjBmtOhmtQq3ejO8ZjCneOineQq0ZQu8ZjCkZY1qtEFqtYxmtEBmt&#10;EGtSa++UY2veEGveYyneECnea97va5zvjN7OjJzOWkoZjEreQs7eOkreQoxSQozejM4ZjAjeOgje&#10;Qs4ZjAgZY0reEEreYwjeEAjeKUopY4xrrbWUvea1MVI6WnNaveb35q3v5q1r5krv5kpr5kqt5kop&#10;5q0pta3vta1rta0p5nvv5ntrtUrvtUprtUqttUop5nsptXvvtXtrtXspjM5r5q3O5q1K5krO5kpK&#10;5kqM5koI5q0Ita3Ota1Kta0I5nvO5ntKtUrOtUpKtUqMtUoI5nsItXvOtXtKtXsIlM57WpwQjO9a&#10;Qu9ajK1aMRljjClatYStCGsZMRk6QowZQs5ajIxajAhatYSMGRkQY7VCjKWMvdbOY84ZjN7vjJzv&#10;Y+8ZhJSEEO+MEK2MEM6MEIyMvc69KUIQhMVS1u/OOhkQMUpjQu+MjGuMOmuMQq2MjCmMOimMY2uM&#10;EGuMYymMECmMEEpja86la+/Oa63OQs6MjEqMOkqMQoyMjAiMOgiMY0qMEEqMYwiMEAiMEEpCa86E&#10;a87Oa4zOACEIY5RKhK0phGspte/WEO+tEK2tEO/vEK1jEK3vhK0IhGsIEM6tEIytEO/OEK1CEK3O&#10;UmtK5t7vjMWla85jY70hY5QxY7Va/973///vAAAQAAAACP8AAQgcSLCgwYMIEypcyLChw4cQI0qc&#10;SLGiRYj/LmrcyLGjx48gQ3LMKLKkyZMoU6q8SHKly5cwY8qU2HKmzZs4c4asqbOnz59AC/IMSrSo&#10;UZVDjypdyrRiUoIcoopAKUJE1KZYs1p8KpBDPgMEDIgdYSoPx2IFRoT9GraA1rdwGXIFwIGArREB&#10;8BIIEJZYMYoiTBHIZzdAXsMEFMRdzHjg3LqHR+CdTGDv34f9iIE1LFnyXbWKG4t+O1fEXrV6JXO2&#10;ZYCYwwIG7ubFy3dyAFtmR+tuOheAAbV5CxNQLbny5YS2Tue9u/f03ny5d0s32vt38AJ5iFWuzflU&#10;9IKmnev/zRdAQZ7heo+nLMD++0r22KfL7G2bgFuBBbZ7HmEgNFTCs+VlgClTAVCMcvkw1I8C7RVU&#10;FkR5GECYQnnA149DeRTDwEIKiEUAQXkwoN5AGZZYzIgLcZCHewoxaJOKLC7UW36qfUhQfsMdZsB3&#10;/cQW4HAXDpTfYTYm1GFyleVToFr5cPAQgAmJQFhlBHjXUFi2KNRPciMUNNZBYCVpy1f3MSTYKRhK&#10;aMpMkVQZUW/nEenkf7LtZcCcANhV444GGRCcLWUeVEyYdtmVIABqGYAiQgH8ppCPld3F50KnKdRX&#10;n7ZEchB5fLFmp38KCVYkh7FdMJOobzJE3nAEaGpQbZ4d/9qmbfmgmEc+lMU4UCS35aYZPkEWsGFD&#10;/ayo0IGtCtRhALoSdFuXCBUbY2WuFlTphQc22lB+BjxUoU0XjJnqQoLpWKC1nN1moJ/BNXmQcmot&#10;hBhUA1mFZ1d5KLAoA+adS5ACyZ0bXVQEE3wZegMVoyJU+Y7op18G2eWakIMRVKx5DgZwqIGXFeMv&#10;AP1IRZAI+X5nb8Eic3BivStDpQDGuyYHgFUO9TZzjsAhtF2tAMDKV4wK6MkXqAe1ScCiphhgBUGa&#10;5ZNcACCKNeaABuWR3JoGsSUWWGAJZEteAvF3SrWNxgbWuc31Z60tEwsU7p34SS2Wf9wOJGGjgxGA&#10;ZzFWWP8pUNJOf5Vb0hJunY8VTootpAGn4NmoLUgWOGTZBgSKkM0AECObWpYLdF68t3KWrEEc+KnX&#10;qAhFqLEq9wIg2MYjfB1WYQINaujX+XR+Cl/MFmQFlcttjLDmBGANwNNhGbax03y1XikHJMdmY4eV&#10;sWvAsKgKBGlhBgSJbG4FrLqZogBEMmWd9xFPMQFLPudnWH+zul3lMjpEmGrQHURM/s/GjvpA+vlZ&#10;QwQjqQCc621d2cvETCFAYghwUFQryKAQQ4DoKIwD/dBLmWiDI+Nla2Jtwo1AmvOxPHXKQ43KTXOc&#10;dKu74CcsQXqfAkSAI1d9b4R2mUqH+GQvEQSNLwMhBn//KGaAqZgGLwIhnpMY2CqVJal+29qLbMgH&#10;nqV5hTJEG+HX9AI1DOmHiqYQFwDOY59i5KsyivlaF8eYkAzuRWPGq937COKcTIHIOAlMDKJuUy06&#10;UhAxw/KNHQUyL9dVxm6DNGEXizGm3PjJeFk04dGCKEYA4GgqZIxOdLIHgKBNMiGYIyTOGpVFTQ0J&#10;L90qiFfSNcSIkFFbloTfGNO2Hfsgai8P4QBwKuhHKo6wPnf8JAfGJAzt8KWPAMxLVMLoS/JUS32x&#10;TCUAyGO82GVpXSLMU/EUUkOmtTKaU2HAXmLEQGmexxaLcgxExMOXtjkrdmqJoyVjUyOeTcRoZiGg&#10;59SY/64AuGU2rtxLtbpJENk1p1oRssWwvJKY0uUFmVqcmFcSGZtq4eWaBIzhNgmJxHWVR3sBkOfI&#10;TiEzguBDY+vDZGXIidJ9+vIgoRRIj5ZzOlMECaR60WQAhzOpiWzJlhfQVrEq0zqv4TIit+lij1gT&#10;McmY0J4A+6QIknOfyrgTgGwbCCoHQk2txiuayazmUQ9kDkdu9CD+I5rmpBm0Io4xOYEkiGDY2qh0&#10;CiSmAhGBdWLHl1YV6ECTSVA/kqZG1KQQQomMaj5lqbr7wCY0ehnIKUbQOl1K0zcjmBhwWFSpc9qI&#10;AWC5TwtDkxyImhBaseSlIFH7xvjZQqPGC07tVgrSLv9ywAqRKFDoUDsQJuZGdlNh5EYVcIr7MHBj&#10;qourQfA6kL7mIxJ4MgsZtxo67sTOng/ZHQGIUYBI+Kl7YBVI4CJhCvJYQYeFSguXCqKdr5niAoaS&#10;LrwKyZmwGQZr5MlUeRsVJKep4l1Z5SrYyse7AtzGluGdZki1OlbW+KrAdqpqZBDzlwk2xzBuVXCr&#10;BDMCxAEAgZ4Li10BwNzeIpQv3YrTYSy5xdNd1SG2QxIp/8aaILUwUj3lHfDe1RzIDUd7haKSGCuD&#10;Wq6xkFCs8Q9YTAsW3iZHmlTa8d++YrezdkqOPa2lVQUSieTIDkm5oZ5+lCTHQs24fLIco1hGXGIH&#10;bUb/W0EjjiF32TuKcMAUtIEuiSLRx8DgRc8gcuAIOiekyRAjN3kwxXtNUQBGK/pvjCaRou9zZwdG&#10;wgJyjbRBJk2QYpgiEoEsgAMPDaJP78oUdHtvV8gb17QEgNQCUcUFFt3oWeNpQajm1rlEcAG8QMxz&#10;pvbcBQB9uYrA5o18jSViXFMuXDVLPtC2yCVF0ubwRCayP5SMa3hVgDkVYwR+i7a4ISKC/7qtxtSW&#10;iOqCc7puASw4V/VkXvIh0nHbu2pfGUH0SrqTiCyLOGOCdbYD7Lrfraad9064zr42vmezBEKmO00+&#10;iOGvU46ut04jDgHMrfCOh40wjTRJTG03GQdXLUcD/x5ZbepUb4/bG3ooiSm7uHjTGznnxUk8zXVH&#10;7PKej8Qh2knN/9g4cJxzGWdM9bnS+80QFUcWTMr2tUKMqZeWrwQXNe9IP4SxdJdg7lk8LarrUjyc&#10;z1BKORmWyQa4HpIFdH0lNotT1Q+iuqi/eiGADY5pV7IHXIREBHZ4O1IYQnUgko487oYX4YEDy4Ts&#10;gQMb2INAEoCLENwBAL2wgx24TgK/46IeAqlHVephB9BPXg8J2IMFcKGHDaxhA1PBgOZvIZA7sD4E&#10;ArkF23vBdQvowQ6SF8EGWN+Lgqg+8pO3wB143/o96GHymvf7LfRQj+oL/q4MMR3nqgapTm7x4gaC&#10;aGbpavRsPVw+AYFHvzD4kQDTu/0Wxd+D2wFADswnAAC3AH0Cnm+BBWBaICEgebgQeABgB35XC7QX&#10;gAAQAvcHAHfAdQswFSGAdeTAdXtQfAOxAMWXfwAge7hgDwNxB7jHegIxDOeCetf/R2IL8Tkotmnk&#10;gW2Kl1dQUhC8I3UJ8XwC4XYJgHsO2IB7wHWBZwcYIAzCwIMZ6IBsVw9+l4MCgQe0h38YAADzJ4UL&#10;2IAPWIAjg4MigIMCQYD0h38YmFfzdwsTaAF78IQDmIIqqBBtEhmdFkDxYnETs1QCAipxNm8K4YXp&#10;x4MhwHZ3kAkFKAKSRwK94Hl6sAd7EHh9JxCLCAAo2IEYeAu0V39M2AtWCIQjQ4AcwIVUyISSSBCb&#10;JxAYQAIJcA+ZUCARqIa9kS569FYvyB1ktxwTM3NfMyYFMBX9IDRpZxB2UCD1lwAYeAc+yHUYUA9c&#10;lwE4qIdVKBDDBwDCwIXAKIq0/zeFbtcLUQgAPwgAw2AxOGgPpseEnniNAJAAGzAQn0gQvXB5qrgQ&#10;9PRQIwAgE3ZIdqdZOHNRs1Mu/mNXh5gAGYB7ZCgQFlALuJAA82cBlHgHkoeNDJiIM7MAeHAHeoBp&#10;5HALCXALEkmElEiJX0h/8GcHgKgHhbgAwgB4XeGFBbgH+0d78DcQ5HAPeIABTiKSCVB/9kAOCVCR&#10;JeRzvfGCF2UYs1EnbRNn8CQk9zNhrKQxzfJ8lAeQ/zczIRCG4wiQ5yIMUch2HSgCFmAVN3mTS9gL&#10;IRAkDRiVkycCvCcQtBAC/9eAImCVWLiUAGAB/8cBW2mRM9MLvXAhA3mTtwCCgv/3GL+hc7PhHKr1&#10;QpzhTiKgMZ/xk/WRB1k3ECYZFFf4EFOohluhEKbxI57BF7lzcvBWNRrDKpShQQnRi0AhAgvAAQYZ&#10;EZNJmRThl8zRV4MRCbpySiknQeUFPLmSEFDpE7iAiBKxm6xJEwpxRXlBDKjGc0JJcAihIqYgRH1F&#10;aMEZnG22EJOTWdF5nRoxnS2CHrW5ER/Dl2xpMUt4EXDZlAZRFQiBCzlZEXBJEHCpnh8BnwhhDwVy&#10;LvRpEO05eB9RAN9ndBVRD1BJDtCzmgMhDOV4EbiwAJa3AGGJjsAZeuF5EXZJEOQQAiFAfR5RDw1a&#10;EOkoEJYYehuKeQ+abh9RdB//cQdTOJN8KRGPqRBmyJIHsZIQsQcrahFT2IwpsYWMmJCpaBPaaSSz&#10;YZ0esQd9KBDm5ySX1w8Y0JtsZwHBuAFK6IjAl5WUJ3m9UA8JWaBZOn8QqY63EIUJIAKWNxAYgGmC&#10;CJIOuAA/mABcJ4i553e9sAHqOBBsSqEheH+3AKWYdgt7IIKXl5DCgIGm53w8SJfqKKZ26og46HYi&#10;UA+HOBXCEKIl8RilR331EAK3MJ4IgQcasAZGUA9rsBAWsIN74KgboAdPeBD1YA+Bhwt86iS1IBDk&#10;gAFbSHsWAHq9cA9G2pAAaQeF+HkAgAsaGaxK2JvxV3x48HwriQHDsHqUaIxS/2iB97d2zliOM+l3&#10;vyh5BImOqSqFuBCpgfeMdEGJmKYHUXgHtLcBjOp2G0B7V4qNXLeNM2OSetAPuIABd4CakkeAmXB5&#10;GDCiTIcQ/fd7evB7mjcM2XgQsmcHv/eNBaF8drAAmlewBWsH3VoQoCd55fh4VEiSM/N8wEqkBUGu&#10;LaoH52IBdvCQ7gejn8iAAkGK2Oh38joQ9fB/9VcP90B7nNiJ0kgQDokBlFikMSsQuCCvmbCvvWAB&#10;/7qRVLiIBGgPnMh7aEmVXxqtBCGjKUGpeoCMrUexerAAwyCO5liwGVB6BmGgEtu1XFuxF0sQNdsP&#10;hwgAq4qFcJtX/Gd6ITB7sv8KkN+IiPJ3Lr0Jjl7odhjgrtfosn+IhQSRAf8HeoG3dhi4Bog4s/jX&#10;rfOXjS4Lrzm4or04gakXk0eYjQRYtwV6CwRYD3eAafYgf3awpwALEnPRf6fqtRS7AZoXimTKsAUb&#10;qvVisNSnu9TntbqKEKpXgE6SAaDrsRZQjsDqsxdCrhkAgA1ImkSbkCjJs/X3iR+KhEO7mhswJwkg&#10;gnK7B1ORsJNpjYkqDKCXuYvYCyRAEIjod44KjlSYuPOno6CojqT3sO/XtpNqmRJ7uxqgu7ereeTw&#10;jabLsHZwoJgXwAVssBOrtwgRpQMRkR2ria2Kq0l6uZe3vLlXs3m7orcKkM//p4DvupK98ITCqLlC&#10;6Ij3dw9eKAB+t60dqHp3QLkpnKhfWLQiIKwzQw648K0CIQzPyoOX6oCSl41Y2ps7K5KiiIN6wHWp&#10;B4ZwpxD2kMKSmMVarMVL64xYnMPjGAL/usVkDH+aWhC0ShDXiIHXKAJR6MaiiKUEgZYiMLxhbAEj&#10;ORCjOhA8iAEXSLR+Jwz/J8jj+H8BGJYY0IBPKAJhiQe9YA8NigvmGYYJgGmf95VebJdomXtE25RX&#10;eo2RGY0XG5Zbl1chAKCAXMXYuXQJixU/usqMYZqkAcs+pwc1yhu0nMs68cq63MsP58vA/BK8HMzE&#10;XDPFfMwih8zKDLvL3Mw/OOfM0OwU/zDN1FzN1nzN2JzN2rzN3NzN3vzN4BzO4jzO5FzO5nzO6JzO&#10;6rzO7NzO7vzO8BzP3RwQADtQSwMEFAAGAAgAAAAhAJcnKSLcAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdRG0sMZtSinoqQltBvE2TaRKanQ3ZbZL+e0cvenkwvMd732TL&#10;ybZqoN43jg3EswgUceHKhisDH/vXuwUoH5BLbB2TgQt5WObXVxmmpRt5S8MuVEpK2KdooA6hS7X2&#10;RU0W/cx1xOIdXW8xyNlXuuxxlHLb6vsoSrTFhmWhxo7WNRWn3dkaeBtxXD3EL8PmdFxfvvbz989N&#10;TMbc3kyrZ1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeIunxxjUQULzJAGdZ/o/ff4NAAD//wMAUEsD&#10;BBQABgAIAAAAIQCsiLKWyAAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrC&#10;MBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr1Z9qIgePM4M/zf/zHr8eIXcaaUXWAFXdOC&#10;INbBOLYKfg/brxWIXJANLoFJwZUyjMPnx3pPC5YayrOLWVQKZwVzKfFHyqxn8pibEInrZQrJY6lj&#10;sjKiPqIl2bftt0z3DBgemGJnFKSd6UEcrrE2v2aHaXKaNkGfPHF5UiGdr90ViMlSUeDJOPxf9o11&#10;E8jnDt17HLomsv1zkA/PHW4AAAD//wMAUEsBAi0AFAAGAAgAAAAhAOexHlgTAQAARQIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUPaw6NQEAACN&#10;FgAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAac4b5YEI&#10;AACBCAAAFAAAAAAAAAAAAAAAAABDBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAA&#10;ACEAJfxnpMITAADCEwAAFAAAAAAAAAAAAAAAAAD2DwAAZHJzL21lZGlhL2ltYWdlMi5naWZQSwEC&#10;LQAUAAYACAAAACEAlycpItwAAAAFAQAADwAAAAAAAAAAAAAAAADqIwAAZHJzL2Rvd25yZXYueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKyIspbIAAAApQEAABkAAAAAAAAAAAAAAAAA8yQAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA8iUAAAAA&#10;">
+                <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:2642;top:8244;width:929;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZqQi1wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOU12IVqOIP+jyXhXU3aE5tsXmpDTR1vv0N4LgcpiZb5jZojGFeFLlcssKBv0IBHFi&#10;dc6pgtNx2xuDcB5ZY2GZFLzIwWLebs0w1rbmX3oefCoChF2MCjLvy1hKl2Rk0PVtSRy8m60M+iCr&#10;VOoK6wA3hRxG0UgazDksZFjSKqPkfngYBbtxubzs7V+dFpvr7vxznqyPE69Ut9MspyA8Nf4b/rT3&#10;WsEI3lfCDZDzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZqQi1wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="3FA963BF" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:381;top:8244;width:50194;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC25a0uwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haGFvOtGDq9FRxAd69AXqrcm0STDTEzKjye6vd4SFPRZV9RU1nTemEC+qXG5ZQb8XgSBO&#10;rM45VXA+bbojEM4jaywsk4IfcjCftVtTjLWt+UCvo09FgLCLUUHmfRlL6ZKMDLqeLYmDd7eVQR9k&#10;lUpdYR3gppCDKBpKgzmHhQxLWmaUPI5Po2A7KhfXnf2t02J92172l/HqNPZKfXWaxQSEp8b/h//a&#10;O63gGz5Xwg2QszcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtuWtLsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0A7C985D" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Zespół Szkół Centrum Kształcenia Rolniczego w Studzieńcu</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 8" o:spid="_x0000_s1029" style="position:absolute;left:29667;top:8244;width:422;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHejlcwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN3YNobSqiLnp07YLrbWjGtthMShNt9ddvDgt7fLzvZN2bWjypdZVlBbNpBII4t7ri&#10;QsF39jlZgHAeWWNtmRS8yME6HQ4SjLXt+IueZ1+IEMIuRgWl900spctLMuimtiEO3M22Bn2AbSF1&#10;i10IN7X8iKK5NFhxaCixoW1J+f38MAoOi2bzc7Tvrqj318PldFnusqVXajzqNysQnnr/L/5zH7WC&#10;sDVcCTdApr8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx3o5XMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="086EA61A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 9" o:spid="_x0000_s1030" style="position:absolute;left:29989;top:8244;width:14681;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpu5BbNcooi56dFWoe3s0b9uyzUtpoq3++o0geBxm5htmvuxMJW7UuNKygsk4AkGc&#10;WV1yruB8+hrNQDiPrLGyTAru5GC56PfmmGjb8jfdjj4XAcIuQQWF93UipcsKMujGtiYO3q9tDPog&#10;m1zqBtsAN5X8iKKpNFhyWCiwpnVB2d/xahTsZvXqsrePNq+2P7v0kMabU+yVGg661ScIT51/h1/t&#10;vVYQw/NKuAFy8Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0FABC39E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 10" o:spid="_x0000_s1031" style="position:absolute;left:41038;top:8244;width:1599;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAy/PIAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlXiHlZG4lU05VJCyIFRAcORPgt6srJtEzXqj7JYEnh4fkLjZmvHM5+m8c5W6UhNKzwY+hgko&#10;4szbknMDp+P6fQwqRGSLlWcycKMA81nvbYqp9S3v6XqIuZIQDikaKGKsU61DVpDDMPQ1sWi/vnEY&#10;ZW1ybRtsJdxVepQkn9phydJQYE3fBWV/h39nYDOuF5etv7d5tfrZnHfnyfI4icYM+t3iC1SkLr7M&#10;z+utFXyhl19kAD17AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADL88gDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="784D1479" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 11" o:spid="_x0000_s1032" style="position:absolute;left:42242;top:8244;width:13264;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdsFebwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLzpJh6KptmEUJV4tFqwvQ3ZaRKanQ3ZrYn++m6h0Ns83uek+WQ6caXBtZYVxMsIBHFl&#10;dcu1grfzfrEG4Tyyxs4yKbiRgzx7mKWYaDvyK11PvhYhhF2CChrv+0RKVzVk0C1tTxy4TzsY9AEO&#10;tdQDjiHcdHIVRU/SYMuhocGeXhqqvk7fRkG57ov3g72Pdbf7KC/Hy2Z73nil5o9T8QzC0+T/xX/u&#10;gw7zY/j9JRwgsx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXbBXm8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5CF0820E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 12" o:spid="_x0000_s1033" style="position:absolute;left:52213;top:8244;width:423;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtYsnswQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CLHhb0/WwaNdYig/06Atcb0MztsVmUpqsrf56Iwje5uN7ziTpTCWu1LjSsoLvQQSCOLO6&#10;5FzBYb/8GoFwHlljZZkU3MhBMu19TDDWtuUtXXc+FyGEXYwKCu/rWEqXFWTQDWxNHLizbQz6AJtc&#10;6gbbEG4qOYyiH2mw5NBQYE2zgrLL7t8oWI3q9G9t721eLU6r4+Y4nu/HXqn+Z5f+gvDU+bf45V7r&#10;MH8Iz1/CAXL6AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK1iyezBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2E79F059" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="000000"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 48" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:1284;top:717;width:4302;height:5963;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLmySRwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwgjebWErRbdMiLUop9dBVC96GzbhZ3UyWJLbpv28OgsfH+54vs+vFkULsPGu4HykQxI03&#10;Hbca3t+e7x5AxIRssPdMGs4UYbm4vppjZfyJ93SsUytKCMcKNdiUhkrK2FhyGEd+IC7clw8OU4Gh&#10;lSbgqYS7Xo6VmkqHHZcGiwOtLDU/9a/T8NmEj5fH8WGb+XVnv+u1ypOstL69yU8zEIly+hf/uTdG&#10;w6SMLV/KD5CLCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLmySRwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+                <v:shape id="Picture 50" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:28804;width:25227;height:7194;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsawOwuwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E7TCopWo4ggiBvxux6asa1tJqWJWm9vFoLLx/svVq2pxIsaV1hWEA8jEMSp1QVnCi7n&#10;7WAKwnlkjZVlUvAhB6tlt7PARNs3H+l18pkIIewSVJB7XydSujQng25oa+LA3W1j0AfYZFI3+A7h&#10;ppKjKJpIgwWHhhxr2uSUlqenUTBDeb1h5XVpys3hctzH5YNjpfq9dj0H4an1f/HPvdMKxmF9+BJ+&#10;gFx+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACxrA7C7AAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <v:shape id="Shape 53" o:spid="_x0000_s1036" style="position:absolute;top:9944;width:54025;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5402580,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA97X2mxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed2kopTUVYxYzE2MPejtNfuahGbfhuw2Sf99VxB6HGbmG2a1GU0jeupcbVlBPItA&#10;EBdW11wq+Di/T19BOI+ssbFMCn7JwWb9+LDCRNuBT9TnvhQBwi5BBZX3bSKlKyoy6Ga2JQ7el+0M&#10;+iC7UuoOhwA3jXyJoqU0WHNYqLClXUXFd/5jFHzWtL9m4zEq0vi4vWSTqz2krVLPT+P2DYSn0f+H&#10;7+1MK1jM4fYl/AC5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA97X2mxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5402580,e" filled="f">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,5402580,0"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5722C52D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="6BB0C17A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -364,50 +628,67 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5722C52D" w14:textId="070526DE" w:rsidR="000E5BFC" w:rsidRDefault="00D94886" w:rsidP="00A90E2B">
+      <w:pPr>
+        <w:ind w:left="4254" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dyrektor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF32C68" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
@@ -659,179 +940,175 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="5160"/>
         <w:gridCol w:w="1650"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="438C8FB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7141844F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="797DC7FA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Nazwa i adres szkoły </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="696DB6A2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31044596" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Klasa/zawód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BEE5214" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Zaznacz właściwy-X</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CF80C9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wpisz kolejność wyboru-1,2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="49F32F40" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02721A27" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Technikum i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">m. W. Witosa </w:t>
             </w:r>
           </w:p>
@@ -865,506 +1142,495 @@
           </w:p>
           <w:p w14:paraId="59C42CDA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>09-200 Sierpc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55F99770" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik agrobiznesu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63338145" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="40F16062" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11687568" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6F6CD15F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+            <w:tcMar>
+              <w:left w:w="50" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F6CD15F" w14:textId="6029643A" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik architektury krajobrazu</w:t>
             </w:r>
+            <w:r w:rsidR="00591672">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i arborystyki</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CA92B5D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="51668EBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="070B6207" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5ABC5286" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik mechanizacji rolnictwa i agrotroniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="05B6D06D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="3DD9D34A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="667E916B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="209DAEE2" w14:textId="4AB1C1F1" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik rolnik</w:t>
             </w:r>
             <w:r w:rsidR="008F4605">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>klasa mundurowa – strażacka)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C4AD4FD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="13403147" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="688B8E81" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CE6D5C9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik weterynarii</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EA46193" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="6E2DA130" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20AF2159" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="799F21C7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik żywienia i usług gastronomicznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68DFD650" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="0DF7FA8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="678D9E61" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Branżowa Szkoła I stopnia </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F01D777" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
@@ -1391,239 +1657,231 @@
           </w:p>
           <w:p w14:paraId="3E6A9C96" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>09-200 Sierpc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B05EFED" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kucharz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DD20ADF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="4D16BEB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D5408DA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BE48949" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mechanik - operator pojazdów i maszyn rolniczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29737330" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="10F4F85C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C9F8137" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E2D1C29" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rolnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="739E0A10" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20E88E4E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1650,703 +1908,679 @@
       <w:tblGrid>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="695"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="0FC4DD16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14A8189C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Tretekstu"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1. Dane osobowe kandydata:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="5933B62B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E624241" w14:textId="50A17403" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imi</w:t>
             </w:r>
             <w:r w:rsidR="009F20F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A945FFF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="1BF97ADE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FE0651E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E93ED0A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="3A9916AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CEB4F25" w14:textId="0315CB82" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
             <w:r w:rsidR="006166EB">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F20F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">i miejsce </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>urodzenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A4816A1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="494FB1F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E07ABD0" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2757108C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5222975C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14158FB9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A3763E2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59FF8701" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3AEB0A27" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65F15D5F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7797F23B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1B34B0C8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F6E9922" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60F59B32" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="128D043A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="116A5028" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W przypadku braku numeru PESEL należy podać serię i numer paszportu lub innego dokumentu potwierdzającego tożsamość:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3691CDB2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="4DA5BDE5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46E7E163" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48BE7545" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="5F511593" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A72CE42" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="515FB289" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0201D9D2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -2362,375 +2596,363 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7665"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="603A7122" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C0E009E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2. Adres zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="35C11869" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D131DFD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21723752" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="7BD59BE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BD242E5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kod/poczta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C5D215C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="227C8927" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CCB4383" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ulica i nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CE9DAD3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="1A0195D5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EA64EFF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>województwo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D315E75" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="4B3073B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49DDD270" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>powiat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5DDEE628" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="3D76378C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CD3C52B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gmina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="033FB101" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B3DDAF0" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -2746,51 +2968,50 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="7035"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="51F54B63" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F051B4E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3. Dane rodziców /opiekunów prawnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="5AE07C2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
@@ -2805,210 +3026,203 @@
           </w:tcPr>
           <w:p w14:paraId="4A59FCD1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię i nazwisko ojca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7944AE52" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="3EB4315F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71086B8A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">adres zamieszkania </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6B1278E1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="4A70AA78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21D6D711" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A055A94" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="7FEBAAAA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F489B1A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F7328A8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="375A2CD6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:tcMar>
@@ -3017,210 +3231,203 @@
           </w:tcPr>
           <w:p w14:paraId="0EFF42DB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię i nazwisko matki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71B49237" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="4ED0D64A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1976D41A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">adres zamieszkania </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EB3B26C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="65323C29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CB9B4DE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B5C7646" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="5D12009A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="533ADDD7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="145D5EFE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="3D505A32" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:tcMar>
@@ -3229,210 +3436,203 @@
           </w:tcPr>
           <w:p w14:paraId="16ADF4FB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Opiekun prawny: imię i nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A9BFD47" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="64F7CB1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EA0FBFE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">adres zamieszkania </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10F01239" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="16C6146E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="11379FB5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DF68E84" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="0F400ADD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="480A7576" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5448FDDE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26ED7244" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -3448,190 +3648,185 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="9015"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="44B8222B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E455418" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4. Załączniki, które należy dołączyć do wniosku:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="4006844B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6703926D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F155264" w14:textId="163F3EE3" w:rsidR="000E5BFC" w:rsidRDefault="00D94886" w:rsidP="00C61869">
             <w:pPr>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zaś</w:t>
             </w:r>
             <w:r w:rsidR="006153A2">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zaś</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wiadczenie lekarskie zawierające orzeczenie o braku przeciwwskazań zdrowotnych do podjęcia praktycznej nauki zawodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="7FFC6902" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="550E1367" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="180B2E50" w14:textId="6F3F6E2B" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">orzeczenie lekarskie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">o braku przeciwwskazań zdrowotnych do kierowania pojazdami (dotyczy zawodów: </w:t>
@@ -3652,261 +3847,259 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">technik żywienia i usług gastronomicznych, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>technik mechanizacji rolnictwa i agrotroniki, technik architektury krajobrazu, technik weterynarii, technik agrobiznesu, rolnik, mechanik - operator pojazdów i maszyn rolniczych)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="6ECE42DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1155698A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="14BE97B2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+            <w:tcMar>
+              <w:left w:w="50" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14BE97B2" w14:textId="4BE51A50" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 fotografię</w:t>
+            </w:r>
+            <w:r w:rsidR="00675D7D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na nośniku elektronicznym</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="60CBA822" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79E7B86D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="499B2AF4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>świadectwo ukończenia szkoły podstawowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="06FE8652" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FFE03DA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EE6CACA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zaświadczenie o wynikach egzaminu ósmoklasisty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="5C5A9793" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6D73B095" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0A4A3832" w14:textId="00280293" w:rsidR="000E5BFC" w:rsidRDefault="006166EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -3969,1154 +4162,1321 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7875"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="855"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="5FC755FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AFC2439" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5. Dodatkowe informacje o kandydacie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26066E6F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podkreśl właściwą odpowiedź</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="1F1DF61E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D3AB78E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mam problemy zdrowotne, ograniczające możliwości wyboru kierunku kształcenia ze względu na stan zdrowia, potwierdzone opinią publicznej poradni psychologiczno-pedagogicznej, w tym publicznej poradni specjalistycznej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="50A0AAF6" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3ECB7A41" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="395BBFC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B77A2F4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Spełniam następujące kryteria opisane w Art. 150 ust. 2 ustawy Prawo oświatowe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17B3647A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58225D22" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="077C2A4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0FD87096" w14:textId="0A89BC44" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wielodzietność rodziny kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D63EEAC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DC847EC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="41C5BF7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="416F0E9B" w14:textId="61082F6E" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C903336" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="230995D5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="32B2D8A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A4FA6E0" w14:textId="121067AE" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność jednego z rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CC1CD5F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71F081DC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="6A345892" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="122E185F" w14:textId="1A663416" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność obojga rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D69B39B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B1BF28A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="3BA917A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7536BAF8" w14:textId="5DE8FA78" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność rodzeństwa kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FAFA571" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="206AC8E1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="0D89C260" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60FC8F05" w14:textId="4DDDBC90" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>samotne wychowywanie kandydata w rodzinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5407A59B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44690FA3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="101E3817" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="78F28E66" w14:textId="4E97BA87" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>objęcie kandydata pieczą zastępczą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C4DE1BC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22D99462" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="17CA3ACA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="725A7E94" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Posiadam orzeczenie o potrzebie kształcenia specjalnego wydane ze względu na niepełnosprawność, orzeczenie o  niepełnosprawności lub o stopniu niepełnosprawności.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="14B6E4C3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4772BD05" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="443E2648" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F4F7C43" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="07FF69DB" w14:textId="29718AD2" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F5BC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. Wykaz kolejności wybranych szkół</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6716FB97" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="475EE397" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="5F2B8102" w14:textId="3F9D2387" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1) Pierwszy wybór ……………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13138EF7" w14:textId="68B39309" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5BC4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nazwa szkoły</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4F253A" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFCBA58" w14:textId="03F7323E" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2) Drugi wybór ……………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D953B12" w14:textId="649EBC19" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5BC4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nazwa szkoły</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155A6EB" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C137451" w14:textId="2053FE76" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3) Trzeci wybór ………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B947FE6" w14:textId="686A3F9F" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+      <w:pPr>
+        <w:pStyle w:val="Tretekstu"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5BC4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nazwa szkoły</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475EE397" w14:textId="77BEBE39" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>6. Oświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CD995C" w14:textId="7D389361" w:rsidR="000E5BFC" w:rsidRPr="003E5BC4" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="30CD995C" w14:textId="2EB81E2C" w:rsidR="000E5BFC" w:rsidRPr="003E5BC4" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że wszystkie wyżej podane dane są zgodne z prawdą i stanem faktycznym. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia. Oświadczam, iż zapoznałem się z przepisami ustawy  z  dnia 14 grudnia 2016 r. Prawo oświatowe</w:t>
       </w:r>
       <w:r w:rsidR="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>t.j</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>t.j. Dz.U.202</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5BC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. Dz.U.2024.737 z</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5BC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1043 </w:t>
+      </w:r>
+      <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="00685F06">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> późn. </w:t>
       </w:r>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zm.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> obejmującymi zasady rekrutacji do szkół oraz zasadami wprowadzonymi przez dyrektora placówki, do której kierowany jest niniejszy wniosek. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -5143,190 +5503,185 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="6585"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="7185C2C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AAB9043" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12CA2F50" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="1050BB45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="338E9819" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podpis kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="006DD353" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="325EFB54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="042D0EAD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Podpis rodziców/opiekunów prawnych  w przypadku niepełnoletniego kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F98C233" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00DC8AC1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -5542,58 +5897,51 @@
         </w:rPr>
         <w:t>dzeniem Parlamentu Europejskiego i Rady (UE) 2016/679 z 27.04.2016 r. w sprawie ochrony os</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>b fizycznych w zwi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
-        <w:t xml:space="preserve">zku z przetwarzaniem danych osobowych i w sprawie swobodnego </w:t>
-[...6 lines deleted...]
-        <w:t>przep</w:t>
+        <w:t>zku z przetwarzaniem danych osobowych i w sprawie swobodnego przep</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ł</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>ywu takich danych oraz uchylenia dyrektywy 95/46/WE (og</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ó</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>lne rozporz</w:t>
       </w:r>
@@ -7071,190 +7419,184 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="6585"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E5BFC" w14:paraId="6DE3D675" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E13C15F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36EE4542" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="07DE825E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="58A72C68" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podpis kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="205F6CD2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E5BFC" w14:paraId="07F59A6A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E3C0DF6" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podpis rodziców/opiekunów prawnych  w przypadku niepełnoletniego kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60F090F3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="743189B4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -7278,77 +7620,77 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000E5BFC">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="1134" w:bottom="1409" w:left="1134" w:header="0" w:footer="850" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BF5AF0F" w14:textId="77777777" w:rsidR="00882E6E" w:rsidRDefault="00882E6E">
+    <w:p w14:paraId="0FA9C97F" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32A2F8BB" w14:textId="77777777" w:rsidR="00882E6E" w:rsidRDefault="00882E6E">
+    <w:p w14:paraId="490FADF9" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
@@ -7367,104 +7709,104 @@
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Liberation Serif;Times New Roma">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="283B9ED3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB19665" w14:textId="77777777" w:rsidR="00882E6E" w:rsidRDefault="00882E6E">
+    <w:p w14:paraId="16CDCA03" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="367DEFED" w14:textId="77777777" w:rsidR="00882E6E" w:rsidRDefault="00882E6E">
+    <w:p w14:paraId="6D1AE1AA" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="212C5BD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A2C8FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7663,106 +8005,115 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="241066595">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1452549058">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E5BFC"/>
+    <w:rsid w:val="000201EB"/>
     <w:rsid w:val="000844B8"/>
     <w:rsid w:val="00087C68"/>
     <w:rsid w:val="000A1238"/>
     <w:rsid w:val="000D2617"/>
     <w:rsid w:val="000E5BFC"/>
     <w:rsid w:val="0017404B"/>
     <w:rsid w:val="00191558"/>
     <w:rsid w:val="001B4E6A"/>
+    <w:rsid w:val="001F5BC4"/>
+    <w:rsid w:val="00233AA7"/>
     <w:rsid w:val="003E5BC4"/>
     <w:rsid w:val="004C620D"/>
     <w:rsid w:val="005279F1"/>
     <w:rsid w:val="005355A0"/>
+    <w:rsid w:val="00591672"/>
+    <w:rsid w:val="00603897"/>
     <w:rsid w:val="006153A2"/>
     <w:rsid w:val="006166EB"/>
     <w:rsid w:val="0064675D"/>
+    <w:rsid w:val="00675D7D"/>
     <w:rsid w:val="00685F06"/>
     <w:rsid w:val="006B55A8"/>
     <w:rsid w:val="006D1BAC"/>
     <w:rsid w:val="007234C7"/>
     <w:rsid w:val="00764D5A"/>
     <w:rsid w:val="00882E6E"/>
     <w:rsid w:val="008F4605"/>
     <w:rsid w:val="00957813"/>
     <w:rsid w:val="00961943"/>
     <w:rsid w:val="009F20F6"/>
+    <w:rsid w:val="009F7FE4"/>
     <w:rsid w:val="00A7418C"/>
+    <w:rsid w:val="00A90E2B"/>
     <w:rsid w:val="00AD2263"/>
     <w:rsid w:val="00BE1414"/>
     <w:rsid w:val="00BF615D"/>
     <w:rsid w:val="00C61869"/>
     <w:rsid w:val="00C74C44"/>
+    <w:rsid w:val="00D558C0"/>
     <w:rsid w:val="00D94886"/>
     <w:rsid w:val="00E07B2A"/>
+    <w:rsid w:val="00F92345"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7979CE7E"/>
@@ -8297,51 +8648,51 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sekretariat@estudzieniec.pl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8599,53 +8950,53 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5614</Characters>
+  <Pages>4</Pages>
+  <Words>968</Words>
+  <Characters>5811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6536</CharactersWithSpaces>
+  <CharactersWithSpaces>6766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>