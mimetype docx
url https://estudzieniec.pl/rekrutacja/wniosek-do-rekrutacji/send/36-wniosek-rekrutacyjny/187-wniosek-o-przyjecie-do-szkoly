--- v1 (2026-04-18)
+++ v2 (2026-07-15)
@@ -5,610 +5,765 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06A08534" w14:textId="6987B675" w:rsidR="000E5BFC" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+    <w:p w14:paraId="5FED7F97" w14:textId="21E002E2" w:rsidR="000E5BFC" w:rsidRDefault="00EC549C" w:rsidP="00A90E2B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="166F983F" wp14:editId="52307863">
-[...3 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC701CB" wp14:editId="611FF3FC">
+                <wp:extent cx="5550535" cy="994410"/>
+                <wp:effectExtent l="8255" t="6350" r="3810" b="8890"/>
+                <wp:docPr id="1111488683" name="Group 2964"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr/>
-                      <wpg:grpSpPr>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5550640" cy="994410"/>
+                          <a:ext cx="5550535" cy="994410"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="5550640" cy="994410"/>
+                          <a:chExt cx="55506" cy="9944"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="6" name="Rectangle 6"/>
-[...1 lines deleted...]
-                        <wps:spPr>
+                        <wps:cNvPr id="1406191935" name="Rectangle 6"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="264287" y="824456"/>
-                            <a:ext cx="92884" cy="142889"/>
+                            <a:off x="2642" y="8244"/>
+                            <a:ext cx="929" cy="1429"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="3FA963BF" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                            <w:p w14:paraId="57A8ECE8" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="7" name="Rectangle 7"/>
-[...1 lines deleted...]
-                        <wps:spPr>
+                        <wps:cNvPr id="1499350940" name="Rectangle 7"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="38100" y="824456"/>
-                            <a:ext cx="5019484" cy="142889"/>
+                            <a:off x="381" y="8244"/>
+                            <a:ext cx="50194" cy="1429"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0A7C985D" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                            <w:p w14:paraId="2C4D1650" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="000000"/>
                                   <w:sz w:val="18"/>
                                 </w:rPr>
                                 <w:t>Zespół Szkół Centrum Kształcenia Rolniczego w Studzieńcu</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="8" name="Rectangle 8"/>
-[...1 lines deleted...]
-                        <wps:spPr>
+                        <wps:cNvPr id="137191046" name="Rectangle 8"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2966720" y="824456"/>
-                            <a:ext cx="42262" cy="142889"/>
+                            <a:off x="29667" y="8244"/>
+                            <a:ext cx="422" cy="1429"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="086EA61A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                            <w:p w14:paraId="3BFA5368" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="9" name="Rectangle 9"/>
-[...1 lines deleted...]
-                        <wps:spPr>
+                        <wps:cNvPr id="953680738" name="Rectangle 9"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2998978" y="824456"/>
-                            <a:ext cx="1468047" cy="142889"/>
+                            <a:off x="29989" y="8244"/>
+                            <a:ext cx="14681" cy="1429"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="0FABC39E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
-[...77 lines deleted...]
-                            <w:p w14:paraId="5CF0820E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                            <w:p w14:paraId="7D66CA3A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
-                        <wps:cNvPr id="12" name="Rectangle 12"/>
-[...1 lines deleted...]
-                        <wps:spPr>
+                        <wps:cNvPr id="1270259078" name="Rectangle 10"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="5221351" y="824456"/>
-                            <a:ext cx="42262" cy="142889"/>
+                            <a:off x="41038" y="8244"/>
+                            <a:ext cx="1599" cy="1429"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="2E79F059" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                            <w:p w14:paraId="3A5167F4" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                               <w:pPr>
                                 <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r>
-[...6 lines deleted...]
-                              </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="275573484" name="Rectangle 11"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="42242" y="8244"/>
+                            <a:ext cx="13264" cy="1429"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0A0F0C09" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="124593014" name="Rectangle 12"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="52213" y="8244"/>
+                            <a:ext cx="423" cy="1429"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7D3C1C16" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                              <w:pPr>
+                                <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48" name="Picture 48"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="1568088312" name="Picture 48"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
-                          <a:stretch/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="128468" y="71793"/>
-                            <a:ext cx="430134" cy="596227"/>
+                            <a:off x="1284" y="717"/>
+                            <a:ext cx="4302" cy="5963"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50" name="Picture 50"/>
-                          <pic:cNvPicPr/>
+                          <pic:cNvPr id="1524915327" name="Picture 50"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
-                          <a:stretch/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="2880405" y="0"/>
-                            <a:ext cx="2522764" cy="719455"/>
+                            <a:off x="28804" y="0"/>
+                            <a:ext cx="25227" cy="7194"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
+                          <a:noFill/>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
-                        <wps:cNvPr id="53" name="Shape 53"/>
-[...1 lines deleted...]
-                        <wps:spPr>
+                        <wps:cNvPr id="1130890670" name="Shape 53"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="0" y="994410"/>
-                            <a:ext cx="5402580" cy="0"/>
+                            <a:off x="0" y="9944"/>
+                            <a:ext cx="54025" cy="0"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
-                            <a:gdLst/>
+                            <a:gdLst>
+                              <a:gd name="T0" fmla="*/ 0 w 5402580"/>
+                              <a:gd name="T1" fmla="*/ 5402580 w 5402580"/>
+                              <a:gd name="T2" fmla="*/ 0 w 5402580"/>
+                              <a:gd name="T3" fmla="*/ 5402580 w 5402580"/>
+                            </a:gdLst>
                             <a:ahLst/>
-                            <a:cxnLst/>
-                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="T0" y="0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T1" y="0"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="T2" t="0" r="T3" b="0"/>
                             <a:pathLst>
                               <a:path w="5402580">
                                 <a:moveTo>
                                   <a:pt x="0" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="5402580" y="0"/>
                                 </a:lnTo>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
-                          <a:ln w="9525" cap="flat">
+                          <a:noFill/>
+                          <a:ln w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
                             <a:miter lim="127000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
                           </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
                         </wps:spPr>
-                        <wps:style>
-[...13 lines deleted...]
-                        <wps:bodyPr/>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="166F983F" id="Group 2964" o:spid="_x0000_s1026" style="width:437.05pt;height:78.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55506,9944" o:gfxdata="UEsDBBQABgAIAAAAIQDnsR5YEwEAAEUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3TaicaI4lO3tSbpNgqlD4hjb3+//t1Kud2ZkE3jSFit+mxec&#10;ASrbauwr/r59yu45oyCxlaNFqPgeiK/r66tyu3dALNJIFR9CcA9CkBrASMqtA4ydznojQ3z6Xjip&#10;PmQPYlUUd0JZDIAhC0mD12UDnfwcA9vsYvngpNcdZ4+HubSq4tokPtXFIuGwXyRSfZnwMNIZIp0b&#10;tZIhXkNM2J4lyY4p8kjOMzRoRzcx6oUNqfM7xc8FR+4lnt/rFtir9OFZmphVtJ4ErGxjVf63RjJp&#10;KLNdpxXkjafNTJ08XdJu7Rd6mP4r3kTsDaaTupg/Qf0NAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBQ9rDo1AQAAI0WAAAOAAAAZHJzL2Uyb0RvYy54bWzkWG1v&#10;2zYQ/j5g/0HQ98YSLcmSEKcYmjUoMKxB2/0AmqYsYRIpUHTs7NfvOeolqRNnXrouG1Kgzokvx+Nz&#10;Rx7vOX+7b2rvRpqu0mrph2eB70kl9LpSm6X/25f3b1Lf6yxXa15rJZf+rez8txc//nC+a3PJdKnr&#10;tTQelKgu37VLv7S2zWezTpSy4d2ZbqVCZ6FNwy0+zWa2NnwH7U09Y0GQzHbarFujhew6tF72nf6F&#10;018UUtiPRdFJ69VLH7ZZ92vc74p+ZxfnPN8Y3paVGMzgz7Ci4ZXCopOqS265tzXVA1VNJYzudGHP&#10;hG5muigqId0esJswONjNldHb1u1lk+827QQToD3A6dlqxa83V6b93F4bILFrN8DCfdFe9oVp6C+s&#10;9PYOstsJMrm3nkBjHMdBEgFZgb4si6JwwFSUAP7BNFH+/PTE2bjs7Ctjdi3Co7tDoPs2BD6XvJUO&#10;2C4HAtfGq9ZLP/E9xRsE6SeEDVebWnoJBQgtjlETSF3eAa9HEGJJxNKF7wGKlEVR7GbzfMQqY2ka&#10;9UiFGJhmpHzaMM9b09krqRuPhKVvYIWLKX7zS2f7oeMQWrxW9Kv0+6qu+15qAW6jfSTZ/Wo/bGGl&#10;17fYaanNHx9xYota75a+HiSfDjEWpV7fqz8oIEznZRTMKKxGwdj6nXanqjfjp63VReXspIX71QZ7&#10;4Loexu/uQ6B/6MPF3/LhPA0DbPyIC+MgzKIXcaKL0HDcyqvwJVLHoS/TEYDTzmOWJAt23JsRYwl7&#10;gQPpfMnGrbwKX2YPfemuv9Pv1ixLswVC4sjJDKMkDSIcf0pE/+r16rw5f1XeRJJ/cDT7xH+yP/FQ&#10;mKdP+TPOUjZ/KXdGr8ud4SPunHLNSVctrtKILfC6OXY85yyZJ3hhvczxjF+XP5HUDjNnOOWbk/wZ&#10;MxbOY8TFEX++aOqcXuUvnTrbSuT4PxRmkB6UJX9dwGKW3RrpD0qak3Q03Py+bd+ghmy5rVZVXdlb&#10;Vw+jYCCj1M11JahGoQ84fKhwoulJhW5a1UMLyoNxFM2hUoK+v1KxqquW6gx66pM8GItC+qAQfWS/&#10;fZF7qcW2kcr2VbuRNezWqiurtvM9k8tmJVGCmQ9rxJwAY2BRh7WmUpbs43lnBFVlvWyNtKIcDb2z&#10;jcw+UpqFLMUDwYXzIlxkLl3fVWbRPAjnQ2kWZwljrmZ4bmnm4OvtcCLM6iGG8L8JlXhK8ddDqKAF&#10;kBPGFFD/hVBxV9q3xwZK8SAKYhccA3sxluwM9+AiGSJjgdovdpnkH40MejJ997o4xlOqTwmO+/Dw&#10;DWee/Frra6j7/M6IUBwFLE7RT4ndoXcPHLHtGQ06wSOLAY5s3fMZaCtHSezVKBLv8SRdhyuP5pFS&#10;Ej3QGKMV1NaA0/iiXa89IKBg2l1vre6PGjVQwhu30Y/AJFrGUTXT0mi8v7lakRVZzBBFgoPHLHC/&#10;OfKmqSwIzrpqUJWwRQBuge6tnr054Go6e1tLsrtWn2SBsgL8WuiUdGazelcb74YT4eL+TWowlOYU&#10;uJ2nWcHRWTSU123JB12DmmEBZ9mgiUZKx6AeqhWDNT2NCjIS3h/JVOxsmuTM0spO8xUoYLcgxd2w&#10;WxL7NE64DGfBSY7zdBYN/CyRqve/3ag7FvniTwAAAP//AwBQSwMECgAAAAAAAAAhAGnOG+WBCAAA&#10;gQgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAABnAAAAjwgDAAAA&#10;0Ig1JAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAA2FBMVEUAAAAAplEApU8AqkAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApVAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAmTMAAAAAAAAAplAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAApEkAAAAAAAAAplAApVAApVAAqkQAAABrFp7vAAAASHRSTlMA//cM9/8mxvae4usqIi4l&#10;f4zoR1RSH1aa5sf4gDknn8mY/ni6A30klrNRPwX773n6fAnCnQ5pdGD0vbHyhX40Dt7djf7zD/0t&#10;fKImAAAACXBIWXMAACHVAAAh1QEEnLSdAAAG3klEQVRoQ+2aZ7sURRCFZ9UBRTGioigi5oAKJsxZ&#10;//8/suqcU51mpifcuz5+4HWnulLX2e7dC/dRhwOctJ6XkyP/fEDFUXwepAGUOgMSOIWj9CWj4Zxe&#10;+peKBufJbXwpaGg9dS53ITRwOnEpfwTNWpjWq+1BczqD1HARKU1Ym6Gmg0ravG27WndLaZuhxCqP&#10;qX+7lPodZTaiTVu2qdFRZifa3NuuBqDUITTCUCJ4XGmh7IXQKKDUxe9qCQ0FClk4E1mH8dn4X+o8&#10;ofUAe3TGUY67ILycw8ogulDcoeMb5WpCGuX55EVUFrOOcoHXGnyjXHClGFqaScrt4nm8WDH6tjKb&#10;RzlXk+cOg8Iu6swTs4xxfNLsU3H2a1oxVz4X2ErH90R3eyBUygOlWcbTtY4hL0zWKXK2VhMdi56B&#10;jXS0Ghjb6CCgB7c8z3gdtXJEAXeGjrYLCyodld0onXVQBChYh1bHN5RrbNeaB4aDMXyQL3UaioT3&#10;y6WD92PEvGz4FB7DrDMFDcBHZopEeDnlDrfIQ84UPGk67Mp4h5ec9KkYpU+e1ToMz2mdIekganhe&#10;qxG68eylOg8yU5A3w5eZF9zuo3OekNWK23RyZQcS6OkACuhD3S8UB5n781rDOJ6+c+hAhQ7WAMPt&#10;eRFOM9ZCvRuidI8ZHThumCm+x2li+92uozmyTvqAsMmNnJd8MW5YHAMnQi/LWaLRKcbLyaQ8QINu&#10;DT6yi6zplLeWDNacp5fiWeK6FnTKzSkvXoHd9C1Y1SlJeaADoQ+Xl0tzhI45uOyEpZoPG0HKmJP9&#10;ujRHoSMn01xJPcwc+dGWSnN0dbSKV93chGt4EQ1++Ndev2X+Gx4u0NEZhzdtcyOWsEut7rXT6vTO&#10;AxZ1ysLqB5Snxw9Sy6JOsxrHdPCtA7fLROkb3emZYvjB81TeomZf5y17ejq36Bp3xvFtz91V3NLX&#10;8Vk9Hf/O1Sz1X1RnhtnLK2Y3f/B4SrMidN4JVzVUfSlo4/oMp9O7vqjpPTecxWlubHk/XNbyUzJR&#10;ru6KwdIeLrk6k/4AdviQS8kGnQD5cqrzkfl+q8zcgZ2b0Ohgi6EEsODjlHRT/qkWfmmLcqKUyaJq&#10;/AQ2dmE1w5c4pPNpo3MPNnZhNcOX2KhTXVsO1cif7diF1Qxf4lJ0qs1czfAlbgyfYWVG+VwOJjr4&#10;wEmzmSuzkcowo/y0XMsMn3v8BX2j2uwrbomvBmaUn5Sb4zCRu6rNw303FthJkXowfmn2K3eb1tiR&#10;2KUDz1/SUT6XZ1Oglak+oOgvdpkCX55MS0Z+mQITnTrD/rQLg/nyJBe4wUSATK6tSU107LG5Gq/F&#10;/knoJohyxk4dd336XabcFDWnDpPUVKbOsS9vHr+u3zFR0Ql/vCYP5Znj1Ek2l4MMDi9Q3oH/DQ8S&#10;lXE8plNTFzVfMDd/bZZVl7XlIbe+lQNUhstF5Lwxjg8RzB4np60n9kATQTLxNaMN6sixbZt16iWF&#10;WCNJLLryHU5bMC+TrtP2cEgaVc9k6N/0fFdNhzP/LXBUsD3cVk0pJsGtT1VUiSWWZKyCt2gt3OYR&#10;8QApADefxbjNtu8VDtd9TEcH/6aULyNGLeg4St+sVC3pMrt03Ms6TNAtrItiBezoHMeF1IRoiw7/&#10;Di517HcY7+kc54jOD24LnfFH+T0Zq3IMd23R+cktdZDAYq/ucVhOWzhKK3yW6EYCi0f5v6zZb1x9&#10;GQjFpF06XBMrx1nTKVc4ZUfJmowL2R67hwmqB1V2HO0nM0VbZKxnoqNCDbJRanpWb83RV2EN/MyH&#10;QKujtQ8/ojWkw9ZaZ9NxjNPws7wOWcc0fil1tspsa3yYVQx9kmCrDIW0qUepAws2H8c4/SrH+E1T&#10;J9wfHszo7JHZ3Gzjx6ty3C78yrbM5nYdJHR2ykCIt9P8aExg3e4P7JWZnohzhHIZ5g7IrFzd79Qj&#10;FvPZfWvgyF0fYt++P05/ytvNHqGjhwHbN19Ixrdv239BmWH4a8uEre+my/qMy1AxVt7tpRyG9Ead&#10;Tn/LW8fmrKLWBhX77Gh12F6iwga8V5vWYHtBG3ewzu3NldJEtcs+HUPj96kc0DFcY/+e/TpHeKTT&#10;gX+Dz/Lfn8ffSzwIGQAmU0JlxOGzHKb0zSzryMMIrCmHOK/I06VfPzR9HQyRQWgmd+QWhharhpx8&#10;mmWdu6pbDOO27pDVg0U1xexg26LO8A8vw2IYt3VHrnqnpz1Fh6CDbYUO2/GmBFtoYks8KlIHni9b&#10;dYZ7bhJwaWJLPDGsdvFGI86bjEInz6h8mgjN4P+tZI3V0o1a+ThLOuZgjzlVWK3mFDm5KS6cWuec&#10;PNI5xiOdY7gIfn85NxQ7O8PwL/rVM813ayY4AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQAl/Gek&#10;whMAAMITAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5naWZHSUY4OWEOAU0AcAAAIfkEBQAA/wAsAAAA&#10;AA4BTQCH////c7VCAAAAY706Y70xrdaUWrUp5uYQteYQrbWtteacCEIZ5ua1EO8ZWikZhIwZhEoZ&#10;EM7eEIxSEIzeEM4ZWggZ3t7Wtd5zjJylMWtKMWsZUlJS5u/ea+9aa5ylEBljEBk6a5R77/fvc8VK&#10;hGta5uZz5q2t5uYx5hnv5hlr5hmt5hkpteYx5nuttRnvtRlrtRmttRkpEK0ZEO9aWila5uaUteZS&#10;hEpa5uZS5q2M5hnO5hlK5hmM5hkI5nuMtRnOtRlKtRmMtRkIEIwZEM5aWghaUmsZjGveQu/eOmve&#10;Qt6tjO+UjFqtOlqtQq1SQpytjBmtOhmtQq3ejO8ZjCneOineQq0ZQu8ZjCkZY1qtEFqtYxmtEBmt&#10;EGtSa++UY2veEGveYyneECnea97va5zvjN7OjJzOWkoZjEreQs7eOkreQoxSQozejM4ZjAjeOgje&#10;Qs4ZjAgZY0reEEreYwjeEAjeKUopY4xrrbWUvea1MVI6WnNaveb35q3v5q1r5krv5kpr5kqt5kop&#10;5q0pta3vta1rta0p5nvv5ntrtUrvtUprtUqttUop5nsptXvvtXtrtXspjM5r5q3O5q1K5krO5kpK&#10;5kqM5koI5q0Ita3Ota1Kta0I5nvO5ntKtUrOtUpKtUqMtUoI5nsItXvOtXtKtXsIlM57WpwQjO9a&#10;Qu9ajK1aMRljjClatYStCGsZMRk6QowZQs5ajIxajAhatYSMGRkQY7VCjKWMvdbOY84ZjN7vjJzv&#10;Y+8ZhJSEEO+MEK2MEM6MEIyMvc69KUIQhMVS1u/OOhkQMUpjQu+MjGuMOmuMQq2MjCmMOimMY2uM&#10;EGuMYymMECmMEEpja86la+/Oa63OQs6MjEqMOkqMQoyMjAiMOgiMY0qMEEqMYwiMEAiMEEpCa86E&#10;a87Oa4zOACEIY5RKhK0phGspte/WEO+tEK2tEO/vEK1jEK3vhK0IhGsIEM6tEIytEO/OEK1CEK3O&#10;UmtK5t7vjMWla85jY70hY5QxY7Va/973///vAAAQAAAACP8AAQgcSLCgwYMIEypcyLChw4cQI0qc&#10;SLGiRYj/LmrcyLGjx48gQ3LMKLKkyZMoU6q8SHKly5cwY8qU2HKmzZs4c4asqbOnz59AC/IMSrSo&#10;UZVDjypdyrRiUoIcoopAKUJE1KZYs1p8KpBDPgMEDIgdYSoPx2IFRoT9GraA1rdwGXIFwIGArREB&#10;8BIIEJZYMYoiTBHIZzdAXsMEFMRdzHjg3LqHR+CdTGDv34f9iIE1LFnyXbWKG4t+O1fEXrV6JXO2&#10;ZYCYwwIG7ubFy3dyAFtmR+tuOheAAbV5CxNQLbny5YS2Tue9u/f03ny5d0s32vt38AJ5iFWuzflU&#10;9IKmnev/zRdAQZ7heo+nLMD++0r22KfL7G2bgFuBBbZ7HmEgNFTCs+VlgClTAVCMcvkw1I8C7RVU&#10;FkR5GECYQnnA149DeRTDwEIKiEUAQXkwoN5AGZZYzIgLcZCHewoxaJOKLC7UW36qfUhQfsMdZsB3&#10;/cQW4HAXDpTfYTYm1GFyleVToFr5cPAQgAmJQFhlBHjXUFi2KNRPciMUNNZBYCVpy1f3MSTYKRhK&#10;aMpMkVQZUW/nEenkf7LtZcCcANhV444GGRCcLWUeVEyYdtmVIABqGYAiQgH8ppCPld3F50KnKdRX&#10;n7ZEchB5fLFmp38KCVYkh7FdMJOobzJE3nAEaGpQbZ4d/9qmbfmgmEc+lMU4UCS35aYZPkEWsGFD&#10;/ayo0IGtCtRhALoSdFuXCBUbY2WuFlTphQc22lB+BjxUoU0XjJnqQoLpWKC1nN1moJ/BNXmQcmot&#10;hBhUA1mFZ1d5KLAoA+adS5ACyZ0bXVQEE3wZegMVoyJU+Y7op18G2eWakIMRVKx5DgZwqIGXFeMv&#10;AP1IRZAI+X5nb8Eic3BivStDpQDGuyYHgFUO9TZzjsAhtF2tAMDKV4wK6MkXqAe1ScCiphhgBUGa&#10;5ZNcACCKNeaABuWR3JoGsSUWWGAJZEteAvF3SrWNxgbWuc31Z60tEwsU7p34SS2Wf9wOJGGjgxGA&#10;ZzFWWP8pUNJOf5Vb0hJunY8VTootpAGn4NmoLUgWOGTZBgSKkM0AECObWpYLdF68t3KWrEEc+KnX&#10;qAhFqLEq9wIg2MYjfB1WYQINaujX+XR+Cl/MFmQFlcttjLDmBGANwNNhGbax03y1XikHJMdmY4eV&#10;sWvAsKgKBGlhBgSJbG4FrLqZogBEMmWd9xFPMQFLPudnWH+zul3lMjpEmGrQHURM/s/GjvpA+vlZ&#10;QwQjqQCc621d2cvETCFAYghwUFQryKAQQ4DoKIwD/dBLmWiDI+Nla2Jtwo1AmvOxPHXKQ43KTXOc&#10;dKu74CcsQXqfAkSAI1d9b4R2mUqH+GQvEQSNLwMhBn//KGaAqZgGLwIhnpMY2CqVJal+29qLbMgH&#10;nqV5hTJEG+HX9AI1DOmHiqYQFwDOY59i5KsyivlaF8eYkAzuRWPGq937COKcTIHIOAlMDKJuUy06&#10;UhAxw/KNHQUyL9dVxm6DNGEXizGm3PjJeFk04dGCKEYA4GgqZIxOdLIHgKBNMiGYIyTOGpVFTQ0J&#10;L90qiFfSNcSIkFFbloTfGNO2Hfsgai8P4QBwKuhHKo6wPnf8JAfGJAzt8KWPAMxLVMLoS/JUS32x&#10;TCUAyGO82GVpXSLMU/EUUkOmtTKaU2HAXmLEQGmexxaLcgxExMOXtjkrdmqJoyVjUyOeTcRoZiGg&#10;59SY/64AuGU2rtxLtbpJENk1p1oRssWwvJKY0uUFmVqcmFcSGZtq4eWaBIzhNgmJxHWVR3sBkOfI&#10;TiEzguBDY+vDZGXIidJ9+vIgoRRIj5ZzOlMECaR60WQAhzOpiWzJlhfQVrEq0zqv4TIit+lij1gT&#10;McmY0J4A+6QIknOfyrgTgGwbCCoHQk2txiuayazmUQ9kDkdu9CD+I5rmpBm0Io4xOYEkiGDY2qh0&#10;CiSmAhGBdWLHl1YV6ECTSVA/kqZG1KQQQomMaj5lqbr7wCY0ehnIKUbQOl1K0zcjmBhwWFSpc9qI&#10;AWC5TwtDkxyImhBaseSlIFH7xvjZQqPGC07tVgrSLv9ywAqRKFDoUDsQJuZGdlNh5EYVcIr7MHBj&#10;qourQfA6kL7mIxJ4MgsZtxo67sTOng/ZHQGIUYBI+Kl7YBVI4CJhCvJYQYeFSguXCqKdr5niAoaS&#10;LrwKyZmwGQZr5MlUeRsVJKep4l1Z5SrYyse7AtzGluGdZki1OlbW+KrAdqpqZBDzlwk2xzBuVXCr&#10;BDMCxAEAgZ4Li10BwNzeIpQv3YrTYSy5xdNd1SG2QxIp/8aaILUwUj3lHfDe1RzIDUd7haKSGCuD&#10;Wq6xkFCs8Q9YTAsW3iZHmlTa8d++YrezdkqOPa2lVQUSieTIDkm5oZ5+lCTHQs24fLIco1hGXGIH&#10;bUb/W0EjjiF32TuKcMAUtIEuiSLRx8DgRc8gcuAIOiekyRAjN3kwxXtNUQBGK/pvjCaRou9zZwdG&#10;wgJyjbRBJk2QYpgiEoEsgAMPDaJP78oUdHtvV8gb17QEgNQCUcUFFt3oWeNpQajm1rlEcAG8QMxz&#10;pvbcBQB9uYrA5o18jSViXFMuXDVLPtC2yCVF0ubwRCayP5SMa3hVgDkVYwR+i7a4ISKC/7qtxtSW&#10;iOqCc7puASw4V/VkXvIh0nHbu2pfGUH0SrqTiCyLOGOCdbYD7Lrfraad9064zr42vmezBEKmO00+&#10;iOGvU46ut04jDgHMrfCOh40wjTRJTG03GQdXLUcD/x5ZbepUb4/bG3ooiSm7uHjTGznnxUk8zXVH&#10;7PKej8Qh2knN/9g4cJxzGWdM9bnS+80QFUcWTMr2tUKMqZeWrwQXNe9IP4SxdJdg7lk8LarrUjyc&#10;z1BKORmWyQa4HpIFdH0lNotT1Q+iuqi/eiGADY5pV7IHXIREBHZ4O1IYQnUgko487oYX4YEDy4Ts&#10;gQMb2INAEoCLENwBAL2wgx24TgK/46IeAqlHVephB9BPXg8J2IMFcKGHDaxhA1PBgOZvIZA7sD4E&#10;ArkF23vBdQvowQ6SF8EGWN+Lgqg+8pO3wB143/o96GHymvf7LfRQj+oL/q4MMR3nqgapTm7x4gaC&#10;aGbpavRsPVw+AYFHvzD4kQDTu/0Wxd+D2wFADswnAAC3AH0Cnm+BBWBaICEgebgQeABgB35XC7QX&#10;gAAQAvcHAHfAdQswFSGAdeTAdXtQfAOxAMWXfwAge7hgDwNxB7jHegIxDOeCetf/R2IL8Tkotmnk&#10;gW2Kl1dQUhC8I3UJ8XwC4XYJgHsO2IB7wHWBZwcYIAzCwIMZ6IBsVw9+l4MCgQe0h38YAADzJ4UL&#10;2IAPWIAjg4MigIMCQYD0h38YmFfzdwsTaAF78IQDmIIqqBBtEhmdFkDxYnETs1QCAipxNm8K4YXp&#10;x4MhwHZ3kAkFKAKSRwK94Hl6sAd7EHh9JxCLCAAo2IEYeAu0V39M2AtWCIQjQ4AcwIVUyISSSBCb&#10;JxAYQAIJcA+ZUCARqIa9kS569FYvyB1ktxwTM3NfMyYFMBX9IDRpZxB2UCD1lwAYeAc+yHUYUA9c&#10;lwE4qIdVKBDDBwDCwIXAKIq0/zeFbtcLUQgAPwgAw2AxOGgPpseEnniNAJAAGzAQn0gQvXB5qrgQ&#10;9PRQIwAgE3ZIdqdZOHNRs1Mu/mNXh5gAGYB7ZCgQFlALuJAA82cBlHgHkoeNDJiIM7MAeHAHeoBp&#10;5HALCXALEkmElEiJX0h/8GcHgKgHhbgAwgB4XeGFBbgH+0d78DcQ5HAPeIABTiKSCVB/9kAOCVCR&#10;JeRzvfGCF2UYs1EnbRNn8CQk9zNhrKQxzfJ8lAeQ/zczIRCG4wiQ5yIMUch2HSgCFmAVN3mTS9gL&#10;IRAkDRiVkycCvCcQtBAC/9eAImCVWLiUAGAB/8cBW2mRM9MLvXAhA3mTtwCCgv/3GL+hc7PhHKr1&#10;QpzhTiKgMZ/xk/WRB1k3ECYZFFf4EFOohluhEKbxI57BF7lzcvBWNRrDKpShQQnRi0AhAgvAAQYZ&#10;EZNJmRThl8zRV4MRCbpySiknQeUFPLmSEFDpE7iAiBKxm6xJEwpxRXlBDKjGc0JJcAihIqYgRH1F&#10;aMEZnG22EJOTWdF5nRoxnS2CHrW5ER/Dl2xpMUt4EXDZlAZRFQiBCzlZEXBJEHCpnh8BnwhhDwVy&#10;LvRpEO05eB9RAN9ndBVRD1BJDtCzmgMhDOV4EbiwAJa3AGGJjsAZeuF5EXZJEOQQAiFAfR5RDw1a&#10;EOkoEJYYehuKeQ+abh9RdB//cQdTOJN8KRGPqRBmyJIHsZIQsQcrahFT2IwpsYWMmJCpaBPaaSSz&#10;YZ0esQd9KBDm5ySX1w8Y0JtsZwHBuAFK6IjAl5WUJ3m9UA8JWaBZOn8QqY63EIUJIAKWNxAYgGmC&#10;CJIOuAA/mABcJ4i553e9sAHqOBBsSqEheH+3AKWYdgt7IIKXl5DCgIGm53w8SJfqKKZ26og46HYi&#10;UA+HOBXCEKIl8RilR331EAK3MJ4IgQcasAZGUA9rsBAWsIN74KgboAdPeBD1YA+Bhwt86iS1IBDk&#10;gAFbSHsWAHq9cA9G2pAAaQeF+HkAgAsaGaxK2JvxV3x48HwriQHDsHqUaIxS/2iB97d2zliOM+l3&#10;vyh5BImOqSqFuBCpgfeMdEGJmKYHUXgHtLcBjOp2G0B7V4qNXLeNM2OSetAPuIABd4CakkeAmXB5&#10;GDCiTIcQ/fd7evB7mjcM2XgQsmcHv/eNBaF8drAAmlewBWsH3VoQoCd55fh4VEiSM/N8wEqkBUGu&#10;LaoH52IBdvCQ7gejn8iAAkGK2Oh38joQ9fB/9VcP90B7nNiJ0kgQDokBlFikMSsQuCCvmbCvvWAB&#10;/7qRVLiIBGgPnMh7aEmVXxqtBCGjKUGpeoCMrUexerAAwyCO5liwGVB6BmGgEtu1XFuxF0sQNdsP&#10;hwgAq4qFcJtX/Gd6ITB7sv8KkN+IiPJ3Lr0Jjl7odhjgrtfosn+IhQSRAf8HeoG3dhi4Bog4s/jX&#10;rfOXjS4Lrzm4or04gakXk0eYjQRYtwV6CwRYD3eAafYgf3awpwALEnPRf6fqtRS7AZoXimTKsAUb&#10;qvVisNSnu9TntbqKEKpXgE6SAaDrsRZQjsDqsxdCrhkAgA1ImkSbkCjJs/X3iR+KhEO7mhswJwkg&#10;gnK7B1ORsJNpjYkqDKCXuYvYCyRAEIjod44KjlSYuPOno6CojqT3sO/XtpNqmRJ7uxqgu7ereeTw&#10;jabLsHZwoJgXwAVssBOrtwgRpQMRkR2ria2Kq0l6uZe3vLlXs3m7orcKkM//p4DvupK98ITCqLlC&#10;6Ij3dw9eKAB+t60dqHp3QLkpnKhfWLQiIKwzQw648K0CIQzPyoOX6oCSl41Y2ps7K5KiiIN6wHWp&#10;B4ZwpxD2kMKSmMVarMVL64xYnMPjGAL/usVkDH+aWhC0ShDXiIHXKAJR6MaiiKUEgZYiMLxhbAEj&#10;ORCjOhA8iAEXSLR+Jwz/J8jj+H8BGJYY0IBPKAJhiQe9YA8NigvmGYYJgGmf95VebJdomXtE25RX&#10;eo2RGY0XG5Zbl1chAKCAXMXYuXQJixU/usqMYZqkAcs+pwc1yhu0nMs68cq63MsP58vA/BK8HMzE&#10;XDPFfMwih8zKDLvL3Mw/OOfM0OwU/zDN1FzN1nzN2JzN2rzN3NzN3vzN4BzO4jzO5FzO5nzO6JzO&#10;6rzO7NzO7vzO8BzP3RwQADtQSwMEFAAGAAgAAAAhAJcnKSLcAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdRG0sMZtSinoqQltBvE2TaRKanQ3ZbZL+e0cvenkwvMd732TL&#10;ybZqoN43jg3EswgUceHKhisDH/vXuwUoH5BLbB2TgQt5WObXVxmmpRt5S8MuVEpK2KdooA6hS7X2&#10;RU0W/cx1xOIdXW8xyNlXuuxxlHLb6vsoSrTFhmWhxo7WNRWn3dkaeBtxXD3EL8PmdFxfvvbz989N&#10;TMbc3kyrZ1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeIunxxjUQULzJAGdZ/o/ff4NAAD//wMAUEsD&#10;BBQABgAIAAAAIQCsiLKWyAAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrC&#10;MBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr1Z9qIgePM4M/zf/zHr8eIXcaaUXWAFXdOC&#10;INbBOLYKfg/brxWIXJANLoFJwZUyjMPnx3pPC5YayrOLWVQKZwVzKfFHyqxn8pibEInrZQrJY6lj&#10;sjKiPqIl2bftt0z3DBgemGJnFKSd6UEcrrE2v2aHaXKaNkGfPHF5UiGdr90ViMlSUeDJOPxf9o11&#10;E8jnDt17HLomsv1zkA/PHW4AAAD//wMAUEsBAi0AFAAGAAgAAAAhAOexHlgTAQAARQIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUPaw6NQEAACN&#10;FgAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAac4b5YEI&#10;AACBCAAAFAAAAAAAAAAAAAAAAABDBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAA&#10;ACEAJfxnpMITAADCEwAAFAAAAAAAAAAAAAAAAAD2DwAAZHJzL21lZGlhL2ltYWdlMi5naWZQSwEC&#10;LQAUAAYACAAAACEAlycpItwAAAAFAQAADwAAAAAAAAAAAAAAAADqIwAAZHJzL2Rvd25yZXYueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKyIspbIAAAApQEAABkAAAAAAAAAAAAAAAAA8yQAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA8iUAAAAA&#10;">
-                <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:2642;top:8244;width:929;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZqQi1wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOU12IVqOIP+jyXhXU3aE5tsXmpDTR1vv0N4LgcpiZb5jZojGFeFLlcssKBv0IBHFi&#10;dc6pgtNx2xuDcB5ZY2GZFLzIwWLebs0w1rbmX3oefCoChF2MCjLvy1hKl2Rk0PVtSRy8m60M+iCr&#10;VOoK6wA3hRxG0UgazDksZFjSKqPkfngYBbtxubzs7V+dFpvr7vxznqyPE69Ut9MspyA8Nf4b/rT3&#10;WsEI3lfCDZDzfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZqQi1wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+              <v:group w14:anchorId="5BC701CB" id="Group 2964" o:spid="_x0000_s1026" style="width:437.05pt;height:78.3pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="55506,9944" o:gfxdata="UEsDBBQABgAIAAAAIQDnsR5YEwEAAEUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3TaicaI4lO3tSbpNgqlD4hjb3+//t1Kud2ZkE3jSFit+mxec&#10;ASrbauwr/r59yu45oyCxlaNFqPgeiK/r66tyu3dALNJIFR9CcA9CkBrASMqtA4ydznojQ3z6Xjip&#10;PmQPYlUUd0JZDIAhC0mD12UDnfwcA9vsYvngpNcdZ4+HubSq4tokPtXFIuGwXyRSfZnwMNIZIp0b&#10;tZIhXkNM2J4lyY4p8kjOMzRoRzcx6oUNqfM7xc8FR+4lnt/rFtir9OFZmphVtJ4ErGxjVf63RjJp&#10;KLNdpxXkjafNTJ08XdJu7Rd6mP4r3kTsDaaTupg/Qf0NAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCkIpgdlwUAAGQbAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1v&#10;2zYQ/j5g/4HQxwGt9WpLQpyi6BsKdFuwZj+AlmRLqCRqJB07+/V7jpTklzht1rXOtjZADEo8knfH&#10;h8e7RxfPtk3NbgqpKtHOHe+p67CizURetau58/v16yexw5Tmbc5r0RZz57ZQzrPLH3+42HRp4YtS&#10;1HkhGSZpVbrp5k6pdZdOJiori4arp6IrWnQuhWy4xqNcTXLJN5i9qSe+604nGyHzToqsUApvX9pO&#10;59LMv1wWmf51uVSFZvXcgW7a/Erzu6DfyeUFT1eSd2WV9Wrwz9Ci4VWLRcepXnLN2VpWd6ZqqkwK&#10;JZb6aSaaiVguq6wwNsAazz2y5o0U687Ysko3q250E1x75KfPnjb75eaN7N53V9Jqj+Y7kX1Q8Mtk&#10;063S/X56Xllhttj8LHLsJ19rYQzfLmVDU8AktjX+vR39W2w1y/AyiiI3CiKHZehLkjD0+g3ISuzS&#10;nWFZ+Wpv4HQ3jHZtwlO7pFGzV4u2HThSO1epf+aq9yXvCrMDilxxJVmVA+ahO/USLyFTWt7ADb8B&#10;aLxd1QWbknKkBcQHtyrrU9aKFyWkiudSik1Z8BzaecaYgwH0oLAjn3SyPw19h8GXsR+GFsqDqxM/&#10;sf7yQrT2/cXTTir9phANo8bckdDdbCG/eae0FR1EaEdb8bqqa7znad0evMAe0BvsgFXYGq63i23v&#10;g4XIb2GHFPbcIU6gUQr5p8M2OHNzR/2x5rJwWP22hS/ogA4NOTQWQ4O3GYbOHe0w23yh7UFed7Ja&#10;lZjZM2a04jlAuayMKaSa1aLXE+A4G0oSIMRNQph1jJLZGVESxN49IIlcLwkfEyb2NA2++LbREswQ&#10;UtwQYe4YLPHgoHOElGQ6nd0Dl9BHtKHQ/TgxxYDFH3zxTYMliYJp7M4CJFfHYDHB/uA64bhMzJ3+&#10;5e+fJIlxzZy8gLxwSnHnkeESfIdLjvPqz1w/StzZCbzYFOxMgEHCR5g9DZgoedSUxYQXk0XtcoZv&#10;NHPxZ1E0C8IYucFxePFMvnouuPj+vQmuFyD7ffT4En2PLya+hFESuN4pvIwX9hmSl8j3veCe8BL6&#10;6Hnk22isDf+tyUtXZSn+e6IBrTvV86cJGYzSa6rpLKnTPGiOhssP6+4JOJGO62pR1ZW+NfwOKjpS&#10;qr25qjLiKOhhrxCPkAbFceAhMbWRCmK0OgtN0jxI27GofKvsKBNSHapfqhw/khwdzjKhxwN9FnXV&#10;UYlMtTG1e8tRnB6xNCecZxmglyJbN0WrLaUlixpOEK0qq045TKZFsyhwzOTb3ERfJHQyI8bB1ORK&#10;y0JnJS2+hBL9e5TmY4fReKck6f8gesHz6QbAZT3zTL3K04FdCAO3LwWiZGpyrJGO+Xx6wahJiqFS&#10;Jx3xb/cbjf8QIv0w8aLARxF1iMjIcF1kGOH3f4NIE9/PhUg/jl0LyZ44HADpI/TD4xTfUUabLO5r&#10;IZJyn6/PMHqBGyfudDZyR4aJZNFY0Ny9Tom5O0jM6OFBBx2LwHFEyFI6szvmUYiywXrV+HvPpdna&#10;cogkPvCGYL9zMIj0apX36L/G3MumBqf+04S5bMPMnHG/fTsxBOBRrBe5XxixZxT+yJy48Eexk3PC&#10;nlFjXlryk6fZtu2tQAtUI9h21xCLnVDEUZNJcNfgEQiRxffIWurtQBar7pYg8pW+TVzDJtxDmBrX&#10;xjU0X/QrIJ5yTbrRItRkGxDptDFwIr1rxE1xLUyvPqLQsdKut273pYYZ9i2xEhhEywBMe0uTzns7&#10;fkAJk0JJBKCQDkrUVT5chkquFi9qyW44fX0xfwQwTHYg1lQa34DqqrGVqtuDgwjyV21uEKl5Vds2&#10;Bp/gnP9mQpV4IbGylmwOo5lPfjc8c99jSee+5wsSz+ZjBT7lGCf0n53oW9H+M9r7H8cu/wIAAP//&#10;AwBQSwMECgAAAAAAAAAhAGnOG+WBCAAAgQgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcN&#10;ChoKAAAADUlIRFIAAABnAAAAjwgDAAAA0Ig1JAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEF&#10;AAAA2FBMVEUAAAAAplEApU8AqkAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAApVAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAmTMAAAAAAAAAplAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApEkAAAAAAAAAplAApVAApVAAqkQAAABrFp7v&#10;AAAASHRSTlMA//cM9/8mxvae4usqIi4lf4zoR1RSH1aa5sf4gDknn8mY/ni6A30klrNRPwX773n6&#10;fAnCnQ5pdGD0vbHyhX40Dt7djf7zD/0tfKImAAAACXBIWXMAACHVAAAh1QEEnLSdAAAG3klEQVRo&#10;Q+2aZ7sURRCFZ9UBRTGioigi5oAKJsxZ//8/suqcU51mpifcuz5+4HWnulLX2e7dC/dRhwOctJ6X&#10;kyP/fEDFUXwepAGUOgMSOIWj9CWj4Zxe+peKBufJbXwpaGg9dS53ITRwOnEpfwTNWpjWq+1BczqD&#10;1HARKU1Ym6Gmg0ravG27WndLaZuhxCqPqX+7lPodZTaiTVu2qdFRZifa3NuuBqDUITTCUCJ4XGmh&#10;7IXQKKDUxe9qCQ0FClk4E1mH8dn4X+o8ofUAe3TGUY67ILycw8ogulDcoeMb5WpCGuX55EVUFrOO&#10;coHXGnyjXHClGFqaScrt4nm8WDH6tjKbRzlXk+cOg8Iu6swTs4xxfNLsU3H2a1oxVz4X2ErH90R3&#10;eyBUygOlWcbTtY4hL0zWKXK2VhMdi56BjXS0Ghjb6CCgB7c8z3gdtXJEAXeGjrYLCyodld0onXVQ&#10;BChYh1bHN5RrbNeaB4aDMXyQL3UaioT3y6WD92PEvGz4FB7DrDMFDcBHZopEeDnlDrfIQ84UPGk6&#10;7Mp4h5ec9KkYpU+e1ToMz2mdIekganheqxG68eylOg8yU5A3w5eZF9zuo3OekNWK23RyZQcS6OkA&#10;CuhD3S8UB5n781rDOJ6+c+hAhQ7WAMPteRFOM9ZCvRuidI8ZHThumCm+x2li+92uozmyTvqAsMmN&#10;nJd8MW5YHAMnQi/LWaLRKcbLyaQ8QINuDT6yi6zplLeWDNacp5fiWeK6FnTKzSkvXoHd9C1Y1SlJ&#10;eaADoQ+Xl0tzhI45uOyEpZoPG0HKmJP9ujRHoSMn01xJPcwc+dGWSnN0dbSKV93chGt4EQ1++Nde&#10;v2X+Gx4u0NEZhzdtcyOWsEut7rXT6vTOAxZ1ysLqB5Snxw9Sy6JOsxrHdPCtA7fLROkb3emZYvjB&#10;81TeomZf5y17ejq36Bp3xvFtz91V3NLX8Vk9Hf/O1Sz1X1RnhtnLK2Y3f/B4SrMidN4JVzVUfSlo&#10;4/oMp9O7vqjpPTecxWlubHk/XNbyUzJRru6KwdIeLrk6k/4AdviQS8kGnQD5cqrzkfl+q8zcgZ2b&#10;0Ohgi6EEsODjlHRT/qkWfmmLcqKUyaJq/AQ2dmE1w5c4pPNpo3MPNnZhNcOX2KhTXVsO1cif7diF&#10;1Qxf4lJ0qs1czfAlbgyfYWVG+VwOJjr4wEmzmSuzkcowo/y0XMsMn3v8BX2j2uwrbomvBmaUn5Sb&#10;4zCRu6rNw303FthJkXowfmn2K3eb1tiR2KUDz1/SUT6XZ1Oglak+oOgvdpkCX55MS0Z+mQITnTrD&#10;/rQLg/nyJBe4wUSATK6tSU107LG5Gq/F/knoJohyxk4dd336XabcFDWnDpPUVKbOsS9vHr+u3zFR&#10;0Ql/vCYP5Znj1Ek2l4MMDi9Q3oH/DQ8SlXE8plNTFzVfMDd/bZZVl7XlIbe+lQNUhstF5Lwxjg8R&#10;zB4np60n9kATQTLxNaMN6sixbZt16iWFWCNJLLryHU5bMC+TrtP2cEgaVc9k6N/0fFdNhzP/LXBU&#10;sD3cVk0pJsGtT1VUiSWWZKyCt2gt3OYR8QApADefxbjNtu8VDtd9TEcH/6aULyNGLeg4St+sVC3p&#10;Mrt03Ms6TNAtrItiBezoHMeF1IRoiw7/Di517HcY7+kc54jOD24LnfFH+T0Zq3IMd23R+cktdZDA&#10;Yq/ucVhOWzhKK3yW6EYCi0f5v6zZb1x9GQjFpF06XBMrx1nTKVc4ZUfJmowL2R67hwmqB1V2HO0n&#10;M0VbZKxnoqNCDbJRanpWb83RV2EN/MyHQKujtQ8/ojWkw9ZaZ9NxjNPws7wOWcc0fil1tspsa3yY&#10;VQx9kmCrDIW0qUepAws2H8c4/SrH+E1TJ9wfHszo7JHZ3Gzjx6ty3C78yrbM5nYdJHR2ykCIt9P8&#10;aExg3e4P7JWZnohzhHIZ5g7IrFzd79QjFvPZfWvgyF0fYt++P05/ytvNHqGjhwHbN19Ixrdv239B&#10;mWH4a8uEre+my/qMy1AxVt7tpRyG9EadTn/LW8fmrKLWBhX77Gh12F6iwga8V5vWYHtBG3ewzu3N&#10;ldJEtcs+HUPj96kc0DFcY/+e/TpHeKTTgX+Dz/Lfn8ffSzwIGQAmU0JlxOGzHKb0zSzryMMIrCmH&#10;OK/I06VfPzR9HQyRQWgmd+QWhharhpx8mmWdu6pbDOO27pDVg0U1xexg26LO8A8vw2IYt3VHrnqn&#10;pz1Fh6CDbYUO2/GmBFtoYks8KlIHni9bdYZ7bhJwaWJLPDGsdvFGI86bjEInz6h8mgjN4P+tZI3V&#10;0o1a+ThLOuZgjzlVWK3mFDm5KS6cWuecPNI5xiOdY7gIfn85NxQ7O8PwL/rVM813ayY4AAAAAElF&#10;TkSuQmCCUEsDBAoAAAAAAAAAIQAl/GekwhMAAMITAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5naWZH&#10;SUY4OWEOAU0AcAAAIfkEBQAA/wAsAAAAAA4BTQCH////c7VCAAAAY706Y70xrdaUWrUp5uYQteYQ&#10;rbWtteacCEIZ5ua1EO8ZWikZhIwZhEoZEM7eEIxSEIzeEM4ZWggZ3t7Wtd5zjJylMWtKMWsZUlJS&#10;5u/ea+9aa5ylEBljEBk6a5R77/fvc8VKhGta5uZz5q2t5uYx5hnv5hlr5hmt5hkpteYx5nuttRnv&#10;tRlrtRmttRkpEK0ZEO9aWila5uaUteZShEpa5uZS5q2M5hnO5hlK5hmM5hkI5nuMtRnOtRlKtRmM&#10;tRkIEIwZEM5aWghaUmsZjGveQu/eOmveQt6tjO+UjFqtOlqtQq1SQpytjBmtOhmtQq3ejO8ZjCne&#10;OineQq0ZQu8ZjCkZY1qtEFqtYxmtEBmtEGtSa++UY2veEGveYyneECnea97va5zvjN7OjJzOWkoZ&#10;jEreQs7eOkreQoxSQozejM4ZjAjeOgjeQs4ZjAgZY0reEEreYwjeEAjeKUopY4xrrbWUvea1MVI6&#10;WnNaveb35q3v5q1r5krv5kpr5kqt5kop5q0pta3vta1rta0p5nvv5ntrtUrvtUprtUqttUop5nsp&#10;tXvvtXtrtXspjM5r5q3O5q1K5krO5kpK5kqM5koI5q0Ita3Ota1Kta0I5nvO5ntKtUrOtUpKtUqM&#10;tUoI5nsItXvOtXtKtXsIlM57WpwQjO9aQu9ajK1aMRljjClatYStCGsZMRk6QowZQs5ajIxajAha&#10;tYSMGRkQY7VCjKWMvdbOY84ZjN7vjJzvY+8ZhJSEEO+MEK2MEM6MEIyMvc69KUIQhMVS1u/OOhkQ&#10;MUpjQu+MjGuMOmuMQq2MjCmMOimMY2uMEGuMYymMECmMEEpja86la+/Oa63OQs6MjEqMOkqMQoyM&#10;jAiMOgiMY0qMEEqMYwiMEAiMEEpCa86Ea87Oa4zOACEIY5RKhK0phGspte/WEO+tEK2tEO/vEK1j&#10;EK3vhK0IhGsIEM6tEIytEO/OEK1CEK3OUmtK5t7vjMWla85jY70hY5QxY7Va/973///vAAAQAAAA&#10;CP8AAQgcSLCgwYMIEypcyLChw4cQI0qcSLGiRYj/LmrcyLGjx48gQ3LMKLKkyZMoU6q8SHKly5cw&#10;Y8qU2HKmzZs4c4asqbOnz59AC/IMSrSoUZVDjypdyrRiUoIcoopAKUJE1KZYs1p8KpBDPgMEDIgd&#10;YSoPx2IFRoT9GraA1rdwGXIFwIGArREB8BIIEJZYMYoiTBHIZzdAXsMEFMRdzHjg3LqHR+CdTGDv&#10;34f9iIE1LFnyXbWKG4t+O1fEXrV6JXO2ZYCYwwIG7ubFy3dyAFtmR+tuOheAAbV5CxNQLbny5YS2&#10;Tue9u/f03ny5d0s32vt38AJ5iFWuzflU9IKmnev/zRdAQZ7heo+nLMD++0r22KfL7G2bgFuBBbZ7&#10;HmEgNFTCs+VlgClTAVCMcvkw1I8C7RVUFkR5GECYQnnA149DeRTDwEIKiEUAQXkwoN5AGZZYzIgL&#10;cZCHewoxaJOKLC7UW36qfUhQfsMdZsB3/cQW4HAXDpTfYTYm1GFyleVToFr5cPAQgAmJQFhlBHjX&#10;UFi2KNRPciMUNNZBYCVpy1f3MSTYKRhKaMpMkVQZUW/nEenkf7LtZcCcANhV444GGRCcLWUeVEyY&#10;dtmVIABqGYAiQgH8ppCPld3F50KnKdRXn7ZEchB5fLFmp38KCVYkh7FdMJOobzJE3nAEaGpQbZ4d&#10;/9qmbfmgmEc+lMU4UCS35aYZPkEWsGFD/ayo0IGtCtRhALoSdFuXCBUbY2WuFlTphQc22lB+BjxU&#10;oU0XjJnqQoLpWKC1nN1moJ/BNXmQcmothBhUA1mFZ1d5KLAoA+adS5ACyZ0bXVQEE3wZegMVoyJU&#10;+Y7op18G2eWakIMRVKx5DgZwqIGXFeMvAP1IRZAI+X5nb8Eic3BivStDpQDGuyYHgFUO9TZzjsAh&#10;tF2tAMDKV4wK6MkXqAe1ScCiphhgBUGa5ZNcACCKNeaABuWR3JoGsSUWWGAJZEteAvF3SrWNxgbW&#10;uc31Z60tEwsU7p34SS2Wf9wOJGGjgxGAZzFWWP8pUNJOf5Vb0hJunY8VTootpAGn4NmoLUgWOGTZ&#10;BgSKkM0AECObWpYLdF68t3KWrEEc+KnXqAhFqLEq9wIg2MYjfB1WYQINaujX+XR+Cl/MFmQFlctt&#10;jLDmBGANwNNhGbax03y1XikHJMdmY4eVsWvAsKgKBGlhBgSJbG4FrLqZogBEMmWd9xFPMQFLPudn&#10;WH+zul3lMjpEmGrQHURM/s/GjvpA+vlZQwQjqQCc621d2cvETCFAYghwUFQryKAQQ4DoKIwD/dBL&#10;mWiDI+Nla2Jtwo1AmvOxPHXKQ43KTXOcdKu74CcsQXqfAkSAI1d9b4R2mUqH+GQvEQSNLwMhBn//&#10;KGaAqZgGLwIhnpMY2CqVJal+29qLbMgHnqV5hTJEG+HX9AI1DOmHiqYQFwDOY59i5KsyivlaF8eY&#10;kAzuRWPGq937COKcTIHIOAlMDKJuUy06UhAxw/KNHQUyL9dVxm6DNGEXizGm3PjJeFk04dGCKEYA&#10;4GgqZIxOdLIHgKBNMiGYIyTOGpVFTQ0JL90qiFfSNcSIkFFbloTfGNO2Hfsgai8P4QBwKuhHKo6w&#10;Pnf8JAfGJAzt8KWPAMxLVMLoS/JUS32xTCUAyGO82GVpXSLMU/EUUkOmtTKaU2HAXmLEQGmexxaL&#10;cgxExMOXtjkrdmqJoyVjUyOeTcRoZiGg59SY/64AuGU2rtxLtbpJENk1p1oRssWwvJKY0uUFmVqc&#10;mFcSGZtq4eWaBIzhNgmJxHWVR3sBkOfITiEzguBDY+vDZGXIidJ9+vIgoRRIj5ZzOlMECaR60WQA&#10;hzOpiWzJlhfQVrEq0zqv4TIit+lij1gTMcmY0J4A+6QIknOfyrgTgGwbCCoHQk2txiuayazmUQ9k&#10;Dkdu9CD+I5rmpBm0Io4xOYEkiGDY2qh0CiSmAhGBdWLHl1YV6ECTSVA/kqZG1KQQQomMaj5lqbr7&#10;wCY0ehnIKUbQOl1K0zcjmBhwWFSpc9qIAWC5TwtDkxyImhBaseSlIFH7xvjZQqPGC07tVgrSLv9y&#10;wAqRKFDoUDsQJuZGdlNh5EYVcIr7MHBjqourQfA6kL7mIxJ4MgsZtxo67sTOng/ZHQGIUYBI+Kl7&#10;YBVI4CJhCvJYQYeFSguXCqKdr5niAoaSLrwKyZmwGQZr5MlUeRsVJKep4l1Z5SrYyse7AtzGluGd&#10;Zki1OlbW+KrAdqpqZBDzlwk2xzBuVXCrBDMCxAEAgZ4Li10BwNzeIpQv3YrTYSy5xdNd1SG2QxIp&#10;/8aaILUwUj3lHfDe1RzIDUd7haKSGCuDWq6xkFCs8Q9YTAsW3iZHmlTa8d++YrezdkqOPa2lVQUS&#10;ieTIDkm5oZ5+lCTHQs24fLIco1hGXGIHbUb/W0EjjiF32TuKcMAUtIEuiSLRx8DgRc8gcuAIOiek&#10;yRAjN3kwxXtNUQBGK/pvjCaRou9zZwdGwgJyjbRBJk2QYpgiEoEsgAMPDaJP78oUdHtvV8gb17QE&#10;gNQCUcUFFt3oWeNpQajm1rlEcAG8QMxzpvbcBQB9uYrA5o18jSViXFMuXDVLPtC2yCVF0ubwRCay&#10;P5SMa3hVgDkVYwR+i7a4ISKC/7qtxtSWiOqCc7puASw4V/VkXvIh0nHbu2pfGUH0SrqTiCyLOGOC&#10;dbYD7Lrfraad9064zr42vmezBEKmO00+iOGvU46ut04jDgHMrfCOh40wjTRJTG03GQdXLUcD/x5Z&#10;bepUb4/bG3ooiSm7uHjTGznnxUk8zXVH7PKej8Qh2knN/9g4cJxzGWdM9bnS+80QFUcWTMr2tUKM&#10;qZeWrwQXNe9IP4SxdJdg7lk8LarrUjycz1BKORmWyQa4HpIFdH0lNotT1Q+iuqi/eiGADY5pV7IH&#10;XIREBHZ4O1IYQnUgko487oYX4YEDy4TsgQMb2INAEoCLENwBAL2wgx24TgK/46IeAqlHVephB9BP&#10;Xg8J2IMFcKGHDaxhA1PBgOZvIZA7sD4EArkF23vBdQvowQ6SF8EGWN+Lgqg+8pO3wB143/o96GHy&#10;mvf7LfRQj+oL/q4MMR3nqgapTm7x4gaCaGbpavRsPVw+AYFHvzD4kQDTu/0Wxd+D2wFADswnAAC3&#10;AH0Cnm+BBWBaICEgebgQeABgB35XC7QXgAAQAvcHAHfAdQswFSGAdeTAdXtQfAOxAMWXfwAge7hg&#10;DwNxB7jHegIxDOeCetf/R2IL8TkotmnkgW2Kl1dQUhC8I3UJ8XwC4XYJgHsO2IB7wHWBZwcYIAzC&#10;wIMZ6IBsVw9+l4MCgQe0h38YAADzJ4UL2IAPWIAjg4MigIMCQYD0h38YmFfzdwsTaAF78IQDmIIq&#10;qBBtEhmdFkDxYnETs1QCAipxNm8K4YXpx4MhwHZ3kAkFKAKSRwK94Hl6sAd7EHh9JxCLCAAo2IEY&#10;eAu0V39M2AtWCIQjQ4AcwIVUyISSSBCbJxAYQAIJcA+ZUCARqIa9kS569FYvyB1ktxwTM3NfMyYF&#10;MBX9IDRpZxB2UCD1lwAYeAc+yHUYUA9clwE4qIdVKBDDBwDCwIXAKIq0/zeFbtcLUQgAPwgAw2Ax&#10;OGgPpseEnniNAJAAGzAQn0gQvXB5qrgQ9PRQIwAgE3ZIdqdZOHNRs1Mu/mNXh5gAGYB7ZCgQFlAL&#10;uJAA82cBlHgHkoeNDJiIM7MAeHAHeoBp5HALCXALEkmElEiJX0h/8GcHgKgHhbgAwgB4XeGFBbgH&#10;+0d78DcQ5HAPeIABTiKSCVB/9kAOCVCRJeRzvfGCF2UYs1EnbRNn8CQk9zNhrKQxzfJ8lAeQ/zcz&#10;IRCG4wiQ5yIMUch2HSgCFmAVN3mTS9gLIRAkDRiVkycCvCcQtBAC/9eAImCVWLiUAGAB/8cBW2mR&#10;M9MLvXAhA3mTtwCCgv/3GL+hc7PhHKr1QpzhTiKgMZ/xk/WRB1k3ECYZFFf4EFOohluhEKbxI57B&#10;F7lzcvBWNRrDKpShQQnRi0AhAgvAAQYZEZNJmRThl8zRV4MRCbpySiknQeUFPLmSEFDpE7iAiBKx&#10;m6xJEwpxRXlBDKjGc0JJcAihIqYgRH1FaMEZnG22EJOTWdF5nRoxnS2CHrW5ER/Dl2xpMUt4EXDZ&#10;lAZRFQiBCzlZEXBJEHCpnh8BnwhhDwVyLvRpEO05eB9RAN9ndBVRD1BJDtCzmgMhDOV4EbiwAJa3&#10;AGGJjsAZeuF5EXZJEOQQAiFAfR5RDw1aEOkoEJYYehuKeQ+abh9RdB//cQdTOJN8KRGPqRBmyJIH&#10;sZIQsQcrahFT2IwpsYWMmJCpaBPaaSSzYZ0esQd9KBDm5ySX1w8Y0JtsZwHBuAFK6IjAl5WUJ3m9&#10;UA8JWaBZOn8QqY63EIUJIAKWNxAYgGmCCJIOuAA/mABcJ4i553e9sAHqOBBsSqEheH+3AKWYdgt7&#10;IIKXl5DCgIGm53w8SJfqKKZ26og46HYiUA+HOBXCEKIl8RilR331EAK3MJ4IgQcasAZGUA9rsBAW&#10;sIN74KgboAdPeBD1YA+Bhwt86iS1IBDkgAFbSHsWAHq9cA9G2pAAaQeF+HkAgAsaGaxK2JvxV3x4&#10;8HwriQHDsHqUaIxS/2iB97d2zliOM+l3vyh5BImOqSqFuBCpgfeMdEGJmKYHUXgHtLcBjOp2G0B7&#10;V4qNXLeNM2OSetAPuIABd4CakkeAmXB5GDCiTIcQ/fd7evB7mjcM2XgQsmcHv/eNBaF8drAAmlew&#10;BWsH3VoQoCd55fh4VEiSM/N8wEqkBUGuLaoH52IBdvCQ7gejn8iAAkGK2Oh38joQ9fB/9VcP90B7&#10;nNiJ0kgQDokBlFikMSsQuCCvmbCvvWAB/7qRVLiIBGgPnMh7aEmVXxqtBCGjKUGpeoCMrUexerAA&#10;wyCO5liwGVB6BmGgEtu1XFuxF0sQNdsPhwgAq4qFcJtX/Gd6ITB7sv8KkN+IiPJ3Lr0Jjl7odhjg&#10;rtfosn+IhQSRAf8HeoG3dhi4Bog4s/jXrfOXjS4Lrzm4or04gakXk0eYjQRYtwV6CwRYD3eAafYg&#10;f3awpwALEnPRf6fqtRS7AZoXimTKsAUbqvVisNSnu9TntbqKEKpXgE6SAaDrsRZQjsDqsxdCrhkA&#10;gA1ImkSbkCjJs/X3iR+KhEO7mhswJwkggnK7B1ORsJNpjYkqDKCXuYvYCyRAEIjod44KjlSYuPOn&#10;o6CojqT3sO/XtpNqmRJ7uxqgu7ereeTwjabLsHZwoJgXwAVssBOrtwgRpQMRkR2ria2Kq0l6uZe3&#10;vLlXs3m7orcKkM//p4DvupK98ITCqLlC6Ij3dw9eKAB+t60dqHp3QLkpnKhfWLQiIKwzQw648K0C&#10;IQzPyoOX6oCSl41Y2ps7K5KiiIN6wHWpB4ZwpxD2kMKSmMVarMVL64xYnMPjGAL/usVkDH+aWhC0&#10;ShDXiIHXKAJR6MaiiKUEgZYiMLxhbAEjORCjOhA8iAEXSLR+Jwz/J8jj+H8BGJYY0IBPKAJhiQe9&#10;YA8NigvmGYYJgGmf95VebJdomXtE25RXeo2RGY0XG5Zbl1chAKCAXMXYuXQJixU/usqMYZqkAcs+&#10;pwc1yhu0nMs68cq63MsP58vA/BK8HMzEXDPFfMwih8zKDLvL3Mw/OOfM0OwU/zDN1FzN1nzN2JzN&#10;2rzN3NzN3vzN4BzO4jzO5FzO5nzO6JzO6rzO7NzO7vzO8BzP3RwQADtQSwMEFAAGAAgAAAAhAJcn&#10;KSLcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdRG0sMZtSinoqQltB&#10;vE2TaRKanQ3ZbZL+e0cvenkwvMd732TLybZqoN43jg3EswgUceHKhisDH/vXuwUoH5BLbB2TgQt5&#10;WObXVxmmpRt5S8MuVEpK2KdooA6hS7X2RU0W/cx1xOIdXW8xyNlXuuxxlHLb6vsoSrTFhmWhxo7W&#10;NRWn3dkaeBtxXD3EL8PmdFxfvvbz989NTMbc3kyrZ1CBpvAXhh98QYdcmA7uzKVXrQF5JPyqeIun&#10;xxjUQULzJAGdZ/o/ff4NAAD//wMAUEsDBBQABgAIAAAAIQCsiLKWyAAAAKUBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr1Z&#10;9qIgePM4M/zf/zHr8eIXcaaUXWAFXdOCINbBOLYKfg/brxWIXJANLoFJwZUyjMPnx3pPC5YayrOL&#10;WVQKZwVzKfFHyqxn8pibEInrZQrJY6ljsjKiPqIl2bftt0z3DBgemGJnFKSd6UEcrrE2v2aHaXKa&#10;NkGfPHF5UiGdr90ViMlSUeDJOPxf9o11E8jnDt17HLomsv1zkA/PHW4AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAOexHlgTAQAARQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEApCKYHZcFAABkGwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEAac4b5YEIAACBCAAAFAAAAAAAAAAAAAAAAAAGCAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAJfxnpMITAADCEwAAFAAAAAAAAAAAAAAAAAC5EAAA&#10;ZHJzL21lZGlhL2ltYWdlMi5naWZQSwECLQAUAAYACAAAACEAlycpItwAAAAFAQAADwAAAAAAAAAA&#10;AAAAAACtJAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKyIspbIAAAApQEAABkAAAAA&#10;AAAAAAAAAAAAtiUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAtSYA&#10;AAAA&#10;">
+                <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:2642;top:8244;width:929;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARWOM+yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFLzVTVorJrqK9IEefRSstyE7TYLZ2ZBdTfTXdwXB43zvmc47U4kzNa60rCAeRCCIM6tL&#10;zhX87L5fxiCcR9ZYWSYFF3Iwn/Wepphq2/KGzlufixDCLkUFhfd1KqXLCjLoBrYmDtyfbQz6cDa5&#10;1A22IdxU8jWKRtJgyaGhwJo+CsqO25NRsBzXi9+VvbZ59XVY7tf75HOXeKX6z91iAsJT5x/iu3ul&#10;w/xhNIqTOHl7h9tPAQA5+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARWOM+yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="3FA963BF" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                      <w:p w14:paraId="57A8ECE8" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:381;top:8244;width:50194;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC25a0uwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haGFvOtGDq9FRxAd69AXqrcm0STDTEzKjye6vd4SFPRZV9RU1nTemEC+qXG5ZQb8XgSBO&#10;rM45VXA+bbojEM4jaywsk4IfcjCftVtTjLWt+UCvo09FgLCLUUHmfRlL6ZKMDLqeLYmDd7eVQR9k&#10;lUpdYR3gppCDKBpKgzmHhQxLWmaUPI5Po2A7KhfXnf2t02J92172l/HqNPZKfXWaxQSEp8b/h//a&#10;O63gGz5Xwg2QszcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtuWtLsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;left:381;top:8244;width:50194;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALiOo5zAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;EIXvJv6HzZhwk62Chi0shIAGjgomyG3SHdvG7mzTXWn11zsHE48z8+a99y1Wg2/UhbpYB7ZwN85A&#10;ERfB1VxaeDs+385AxYTssAlMFr4pwmp5fbXA3IWeX+lySKUSE445WqhSanOtY1GRxzgOLbHcPkLn&#10;McnYldp12Iu5b/R9lj1qjzVLQoUtbSoqPg9f3sJu1q7f9+GnL5un8+70cjLbo0nWjm6G9RxUoiH9&#10;i/++907qT42ZPGRmKhTCJAvQy18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC4jqOcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="0A7C985D" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                      <w:p w14:paraId="2C4D1650" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="18"/>
                           </w:rPr>
                           <w:t>Zespół Szkół Centrum Kształcenia Rolniczego w Studzieńcu</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:rect id="Rectangle 8" o:spid="_x0000_s1029" style="position:absolute;left:29667;top:8244;width:422;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHejlcwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdN3YNobSqiLnp07YLrbWjGtthMShNt9ddvDgt7fLzvZN2bWjypdZVlBbNpBII4t7ri&#10;QsF39jlZgHAeWWNtmRS8yME6HQ4SjLXt+IueZ1+IEMIuRgWl900spctLMuimtiEO3M22Bn2AbSF1&#10;i10IN7X8iKK5NFhxaCixoW1J+f38MAoOi2bzc7Tvrqj318PldFnusqVXajzqNysQnnr/L/5zH7WC&#10;sDVcCTdApr8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx3o5XMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
+                <v:rect id="Rectangle 8" o:spid="_x0000_s1029" style="position:absolute;left:29667;top:8244;width:422;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHTIy6xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFLzVTVpRE11FWkWPVQvW25CdJsHsbMiuJvrru0Khx8f7ni06U4krNa60rCAeRCCIM6tL&#10;zhV8HdYvExDOI2usLJOCGzlYzHtPM0y1bXlH173PRQhhl6KCwvs6ldJlBRl0A1sTB+7HNgZ9gE0u&#10;dYNtCDeVfI2ikTRYcmgosKb3grLz/mIUbCb18ntr721erU6b4+cx+TgkXqn+c7ecgvDU+X/xn3ur&#10;w/y3cZzE0XAEj0sBg5z/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEdMjLrHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="086EA61A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                      <w:p w14:paraId="3BFA5368" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:rect id="Rectangle 9" o:spid="_x0000_s1030" style="position:absolute;left:29989;top:8244;width:14681;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpu5BbNcooi56dFWoe3s0b9uyzUtpoq3++o0geBxm5htmvuxMJW7UuNKygsk4AkGc&#10;WV1yruB8+hrNQDiPrLGyTAru5GC56PfmmGjb8jfdjj4XAcIuQQWF93UipcsKMujGtiYO3q9tDPog&#10;m1zqBtsAN5X8iKKpNFhyWCiwpnVB2d/xahTsZvXqsrePNq+2P7v0kMabU+yVGg661ScIT51/h1/t&#10;vVYQw/NKuAFy8Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoNpzHwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
+                <v:rect id="Rectangle 9" o:spid="_x0000_s1030" style="position:absolute;left:29989;top:8244;width:14681;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUD613yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbzVjZVqEl1FaoserQrqbciOSWh2NmS3Jvrr3YPQ4+N9zxadqcSVGldaVjAcRCCIM6tL&#10;zhUc9t9vMQjnkTVWlknBjRws5q8vM0y1bfmHrjufixDCLkUFhfd1KqXLCjLoBrYmDtzFNgZ9gE0u&#10;dYNtCDeVfI+isTRYcmgosKbPgrLf3Z9RsI7r5Wlj721efZ3Xx+0xWe0Tr1S/1y2nIDx1/l/8dG+0&#10;guRjNI6jyShsDpfCHZDzBwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUD613yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="0FABC39E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
-[...43 lines deleted...]
-                      <w:p w14:paraId="5CF0820E" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                      <w:p w14:paraId="7D66CA3A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
-                <v:rect id="Rectangle 12" o:spid="_x0000_s1033" style="position:absolute;left:52213;top:8244;width:423;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtYsnswQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CLHhb0/WwaNdYig/06Atcb0MztsVmUpqsrf56Iwje5uN7ziTpTCWu1LjSsoLvQQSCOLO6&#10;5FzBYb/8GoFwHlljZZkU3MhBMu19TDDWtuUtXXc+FyGEXYwKCu/rWEqXFWTQDWxNHLizbQz6AJtc&#10;6gbbEG4qOYyiH2mw5NBQYE2zgrLL7t8oWI3q9G9t721eLU6r4+Y4nu/HXqn+Z5f+gvDU+bf45V7r&#10;MH8Iz1/CAXL6AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK1iyezBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+                <v:rect id="Rectangle 10" o:spid="_x0000_s1031" style="position:absolute;left:41038;top:8244;width:1599;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD5IvM1zAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8Mw&#10;DMXvSHyHyEjcWEIl2FqWTRN/tB1hm7RxsxrTVjRO1YS17NPPBySO9nt+7+f5cvStOlEfm8AW7icG&#10;FHEZXMOVhf3u7W4GKiZkh21gsvBLEZaL66s5Fi4M/EGnbaqUhHAs0EKdUldoHcuaPMZJ6IhF+wq9&#10;xyRjX2nX4yDhvtWZMY/aY8PSUGNHzzWV39sfb2E961bHTTgPVfv6uT68H/KXXZ6svb0ZV0+gEo3p&#10;3/x3vXGCn01N9pCbqUDLT7IAvbgAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+SLzNcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="2E79F059" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                      <w:p w14:paraId="3A5167F4" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
                         <w:pPr>
                           <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 11" o:spid="_x0000_s1032" style="position:absolute;left:42242;top:8244;width:13264;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmr7htywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvutH6J6auIrZFj1YLtrdH9pkEs29DdmtiP70rFHocZuY3zGLVmlJcqXaFZQXDQQSC&#10;OLW64EzB5/G9H4NwHlljaZkU3MjBatntLDDRtuEPuh58JgKEXYIKcu+rREqX5mTQDWxFHLyzrQ36&#10;IOtM6hqbADelHEXRVBosOCzkWNEmp/Ry+DEKtnG1/trZ3yYr3763p/1p/nqce6Weeu36BYSn1v+H&#10;/9o7rWA0m0xmz+N4DI9L4Q7I5R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmr7htywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0A0F0C09" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                           <w:rPr>
-                            <w:b/>
-[...1 lines deleted...]
-                            <w:sz w:val="18"/>
+                            <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> </w:t>
-                        </w:r>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:rect id="Rectangle 12" o:spid="_x0000_s1033" style="position:absolute;left:52213;top:8244;width:423;height:1429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvqnKtxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwhe504quY6ChSW3RptaDuLplrEpq5EzJTk/brHUHo8nDei1VrSnGj2hWWFQwHEQji1OqC&#10;MwVfx4/+DITzyBpLy6Tglxyslt3OAhNtG/6k28FnIoSwS1BB7n2VSOnSnAy6ga2IA3e1tUEfYJ1J&#10;XWMTwk0pR1H0Kg0WHBpyrOgtp/T78GMUbGfV+ryzf01Wvl+2p/0p3hxjr9RLr13PQXhq/b/46d7p&#10;MH80mcbjaDiBx6WAQS7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK+qcq3HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7D3C1C16" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00A90E2B" w:rsidP="00A90E2B">
+                        <w:pPr>
+                          <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                        </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 48" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:1284;top:717;width:4302;height:5963;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLmySRwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NSwMx&#10;EL0L/ocwgjebWErRbdMiLUop9dBVC96GzbhZ3UyWJLbpv28OgsfH+54vs+vFkULsPGu4HykQxI03&#10;Hbca3t+e7x5AxIRssPdMGs4UYbm4vppjZfyJ93SsUytKCMcKNdiUhkrK2FhyGEd+IC7clw8OU4Gh&#10;lSbgqYS7Xo6VmkqHHZcGiwOtLDU/9a/T8NmEj5fH8WGb+XVnv+u1ypOstL69yU8zEIly+hf/uTdG&#10;w6SMLV/KD5CLCwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLmySRwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:shape id="Picture 48" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:1284;top:717;width:4302;height:5963;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgbPbQxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSgMx&#10;EL4LvkMYwZtNumrZrk2LKIqIHlyr4G3YjJvVzWRJYhvf3giCx/n+Z7XJbhQ7CnHwrGE+UyCIO28G&#10;7jVsn29OahAxIRscPZOGb4qwWR8erLAxfs9PtGtTL0oIxwY12JSmRsrYWXIYZ34iLty7Dw5TOUMv&#10;TcB9CXejrJRaSIcDlwaLE11Z6j7bL6fhrQsvt8vq9T7z44P9aK9VPstK6+OjfHkBIlFO/+I/950p&#10;888Xtarr03kFvz8VAOT6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACBs9tDHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
-                <v:shape id="Picture 50" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:28804;width:25227;height:7194;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsawOwuwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E7TCopWo4ggiBvxux6asa1tJqWJWm9vFoLLx/svVq2pxIsaV1hWEA8jEMSp1QVnCi7n&#10;7WAKwnlkjZVlUvAhB6tlt7PARNs3H+l18pkIIewSVJB7XydSujQng25oa+LA3W1j0AfYZFI3+A7h&#10;ppKjKJpIgwWHhhxr2uSUlqenUTBDeb1h5XVpys3hctzH5YNjpfq9dj0H4an1f/HPvdMKxmF9+BJ+&#10;gFx+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAAAAAA&#10;AAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACxrA7C7AAAA2wAAAA8AAAAAAAAAAAAA&#10;AAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADvAgAAAAA=&#10;">
+                <v:shape id="Picture 50" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:28804;width:25227;height:7194;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCui69JxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyhd50k1TbGl1FBEG8iNb2PGTHJE12NmRXjW/vCoLH+f5ntuhMLS7UutKygngYgSDOrC45&#10;V3D8WQ++QTiPrLG2TApu5GAx7/dmmGp75T1dDj4XIYRdigoK75tUSpcVZNANbUMcuJNtDfpwtrnU&#10;LV5DuKllEkWf0mDJoaHAhlYFZdXhbBRMUP7+Ye11ZarV7rjfxtU/x0q9v3XLKQhPnX+Jn+6NDvPH&#10;yWgSjz+SL3j8FACQ8zsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArouvScYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
-                <v:shape id="Shape 53" o:spid="_x0000_s1036" style="position:absolute;top:9944;width:54025;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5402580,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA97X2mxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed2kopTUVYxYzE2MPejtNfuahGbfhuw2Sf99VxB6HGbmG2a1GU0jeupcbVlBPItA&#10;EBdW11wq+Di/T19BOI+ssbFMCn7JwWb9+LDCRNuBT9TnvhQBwi5BBZX3bSKlKyoy6Ga2JQ7el+0M&#10;+iC7UuoOhwA3jXyJoqU0WHNYqLClXUXFd/5jFHzWtL9m4zEq0vi4vWSTqz2krVLPT+P2DYSn0f+H&#10;7+1MK1jM4fYl/AC5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA97X2mxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l5402580,e" filled="f">
+                <v:shape id="Shape 53" o:spid="_x0000_s1036" style="position:absolute;top:9944;width:54025;height:0;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5402580,0" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDipbyiyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNJlXY1rVpWZUVoSerCN6GzbhZ3EyWJLbrv3cOgseZefPe+za7OYzqSCkPkS0sFwYU&#10;cRfdwL2Ft9f2ag0qF2SHY2Sy8EMZdtvzsw3WLp74hY6H0isx4VyjBV/KVGudO08B8yJOxHL7jClg&#10;kTH12iU8iXkY9bUxlQ44sCR4nOjBU/d1+A4WkJ9WqX1sdWzM3lfN/cT79w9rLy/m5g5Uobn8i/++&#10;n53UX96Y9a2pVkIhTLIAvf0FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4qW8oskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l5402580,e" filled="f">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
-                  <v:path arrowok="t" textboxrect="0,0,5402580,0"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;54025,0" o:connectangles="0,0" textboxrect="0,0,5402580,0"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB0C17A" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="3544A4E3" w14:textId="77777777" w:rsidR="00A90E2B" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -638,69 +793,69 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5722C52D" w14:textId="070526DE" w:rsidR="000E5BFC" w:rsidRDefault="00D94886" w:rsidP="00A90E2B">
+    <w:p w14:paraId="25767AEC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886" w:rsidP="00A90E2B">
       <w:pPr>
         <w:ind w:left="4254" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dyrektor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF32C68" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="4D567D23" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -738,51 +893,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Zespołu Szkół Centrum Kształcenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFB828C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="0A0B738C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -820,109 +975,93 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rolniczego w Studzieńcu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCC1CEF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="745C6E70" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B8B583" w14:textId="609D9E13" w:rsidR="000E5BFC" w:rsidRPr="006166EB" w:rsidRDefault="00D94886" w:rsidP="006166EB">
+    <w:p w14:paraId="1905C1D1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRPr="006166EB" w:rsidRDefault="00D94886" w:rsidP="006166EB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif;Times New Roma" w:hAnsi="Liberation Serif;Times New Roma" w:cs="Liberation Serif;Times New Roma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Wniosek o przyjęcie do szkoły</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29184D84" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="0CE91D9C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24627C26" w14:textId="2BE335BC" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="6621A35D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Wniosek kandydata o przyjęcie do klasy pierwszej na rok szkolny 20</w:t>
       </w:r>
       <w:r w:rsidR="00957813">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00957813">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -931,4524 +1070,4545 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="5160"/>
         <w:gridCol w:w="1650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="438C8FB6" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="75D58FCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7141844F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="338521BE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="797DC7FA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="156C52A3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Nazwa i adres szkoły </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="696DB6A2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="77AAFE2B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31044596" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="75E5B858" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Klasa/zawód</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BEE5214" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="08DE0A93" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Zaznacz właściwy-X</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50CF80C9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="49484D98" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wpisz kolejność wyboru-1,2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="49F32F40" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="68C993F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02721A27" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="1CFA34D7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Technikum i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">m. W. Witosa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E620642" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="45C9EAB5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>w Studzieńcu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="419705BE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="6E3DE9FB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Studzieniec 30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C42CDA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="58464648" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>09-200 Sierpc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55F99770" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="1B031AFD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik agrobiznesu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63338145" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="612F25CA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="40F16062" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="0CF40CB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11687568" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="183E65EA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F6CD15F" w14:textId="6029643A" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="2CD88D2A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik architektury krajobrazu</w:t>
             </w:r>
             <w:r w:rsidR="00591672">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> i arborystyki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CA92B5D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="0AAC3EDB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="51668EBC" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3374722A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="070B6207" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="0997671A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ABC5286" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="105AF58A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik mechanizacji rolnictwa i agrotroniki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05B6D06D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="0C8A5F3E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="3DD9D34A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="01F20CA4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="667E916B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="154C8848" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="209DAEE2" w14:textId="4AB1C1F1" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3414EF86" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik rolnik</w:t>
             </w:r>
             <w:r w:rsidR="008F4605">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>klasa mundurowa – strażacka)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C4AD4FD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="2235B874" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="13403147" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="1BC0A1C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="688B8E81" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="3DDBA288" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CE6D5C9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="2DF702AB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik weterynarii</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA46193" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="782E1AA2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="6E2DA130" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3E7A615F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20AF2159" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="480A27FA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="799F21C7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="48AC8ADF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>technik żywienia i usług gastronomicznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68DFD650" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="1E5859D1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="0DF7FA8F" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="4055C150" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="678D9E61" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="77F6470F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Branżowa Szkoła I stopnia </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F01D777" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3E110A94" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>im. W. Witosa w Studzieńcu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B3BD1B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="2ECF9A9F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Studzieniec 30</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6A9C96" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="6D6B8AD8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>09-200 Sierpc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B05EFED" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="51BA6C71" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kucharz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4DD20ADF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="77DEFB25" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="4D16BEB8" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="1174F253" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D5408DA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="34E5F21B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1BE48949" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="7485B9B1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mechanik - operator pojazdów i maszyn rolniczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29737330" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="4931AADE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="10F4F85C" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="16BA1993" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C9F8137" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="4E810E4D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E2D1C29" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="480E89FF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rolnik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="739E0A10" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="70D0D64C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20E88E4E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="7C73C888" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="685"/>
         <w:gridCol w:w="695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="0FC4DD16" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="54265840" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14A8189C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="00E10917" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Tretekstu"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1. Dane osobowe kandydata:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="5933B62B" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="57BCD3B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E624241" w14:textId="50A17403" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5E145F20" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imi</w:t>
             </w:r>
             <w:r w:rsidR="009F20F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A945FFF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="4E9225B1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="1BF97ADE" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="11101834" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2FE0651E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="0211DF5B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E93ED0A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="02B2666D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="3A9916AD" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="0F32FDCE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CEB4F25" w14:textId="0315CB82" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="317D3AA2" w14:textId="4D8C8772" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
-            <w:r w:rsidR="006166EB">
+            <w:r w:rsidR="00334959">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F20F6">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">i miejsce </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>urodzenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A4816A1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="2C3F3077" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="494FB1F1" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="351E2A8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E07ABD0" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="323F80A2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2757108C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="4936948D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5222975C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="4DEDCCEC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14158FB9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="36DB628F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A3763E2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="1960E636" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59FF8701" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="356C6C6D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AEB0A27" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="1B885E07" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65F15D5F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="598BF082" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7797F23B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="68968D61" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B34B0C8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="72BAC07D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F6E9922" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="01777E17" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="695" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60F59B32" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="602CE370" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="128D043A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="16BA9A8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="116A5028" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="6152AFD2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W przypadku braku numeru PESEL należy podać serię i numer paszportu lub innego dokumentu potwierdzającego tożsamość:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3691CDB2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="3C2FF444" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="4DA5BDE5" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="1028962E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46E7E163" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="0FC75EB4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48BE7545" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="6E88C633" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="5F511593" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="13B8047A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A72CE42" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="00161BBC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7545" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="515FB289" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="6B32B789" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0201D9D2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="15906742" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="603A7122" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="309EC883" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C0E009E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5FD60586" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2. Adres zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="35C11869" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="714B7987" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D131DFD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="567F1378" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21723752" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="641AC02D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="7BD59BE9" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="14C5BEB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BD242E5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="7782218E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>kod/poczta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C5D215C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="564E4BFB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="227C8927" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="01C4D13E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CCB4383" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="013246DB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ulica i nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CE9DAD3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="00D4E0E8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="1A0195D5" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="115222CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EA64EFF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="769BF5E5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>województwo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D315E75" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="583556DC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="4B3073B5" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="308875EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49DDD270" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="170D9CAA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>powiat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5DDEE628" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="003FF436" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="3D76378C" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3EB290B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1CD3C52B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="7E20519F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gmina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7665" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="033FB101" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="38E83128" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B3DDAF0" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="6365A2E0" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="7035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="51F54B63" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="53E3367E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F051B4E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="4D265DA4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3. Dane rodziców /opiekunów prawnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="5AE07C2B" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="5D9E33E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A59FCD1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="4EAE586A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię i nazwisko ojca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7944AE52" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="1182AFC8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="3EB4315F" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="7DE608D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71086B8A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="1939A06D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">adres zamieszkania </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B1278E1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="52CC2CF8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="4A70AA78" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="2A171B58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21D6D711" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="7CEE561A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A055A94" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="5E6A2B97" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="7FEBAAAA" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="02F8B08B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F489B1A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5380D07D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F7328A8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="0FCB3D3B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="375A2CD6" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="5237C507" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EFF42DB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="19996924" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Imię i nazwisko matki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71B49237" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="2D6336BD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="4ED0D64A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="7E35514B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1976D41A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="408E8B9D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">adres zamieszkania </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EB3B26C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="378ED95B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="65323C29" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="2368C337" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CB9B4DE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5E7CB742" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B5C7646" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="718F597B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="5D12009A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="373968FE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="533ADDD7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="0515CE74" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="145D5EFE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="309DF7D5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="3D505A32" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="26375DD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16ADF4FB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="307D9E1C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Opiekun prawny: imię i nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A9BFD47" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="5E2756BC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="64F7CB1A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="7A955DD4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EA0FBFE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3517B807" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">adres zamieszkania </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="10F01239" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="69FBC3D9" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="16C6146E" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="01975463" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11379FB5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="4F3D93D6" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DF68E84" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="085D6278" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="0F400ADD" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="13111313" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="480A7576" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="258D15AF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7035" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5448FDDE" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="3085AB80" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26ED7244" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="11157943" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="9015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="44B8222B" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="60D13973" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9645" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E455418" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="7FD9C7C1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4. Załączniki, które należy dołączyć do wniosku:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="4006844B" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="665FBAE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6703926D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5595DC73" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F155264" w14:textId="163F3EE3" w:rsidR="000E5BFC" w:rsidRDefault="00D94886" w:rsidP="00C61869">
+          <w:p w14:paraId="7137024A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886" w:rsidP="00C61869">
             <w:pPr>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zaś</w:t>
             </w:r>
             <w:r w:rsidR="006153A2">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zaś</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wiadczenie lekarskie zawierające orzeczenie o braku przeciwwskazań zdrowotnych do podjęcia praktycznej nauki zawodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="7FFC6902" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="2C912EE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="550E1367" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="01923106" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="180B2E50" w14:textId="6F3F6E2B" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="606F6561" w14:textId="441AA72F" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">orzeczenie lekarskie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">o braku przeciwwskazań zdrowotnych do kierowania pojazdami (dotyczy zawodów: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">technik rolnik, </w:t>
             </w:r>
             <w:r w:rsidR="0017404B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">technik żywienia i usług gastronomicznych, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>technik mechanizacji rolnictwa i agrotroniki, technik architektury krajobrazu, technik weterynarii, technik agrobiznesu, rolnik, mechanik - operator pojazdów i maszyn rolniczych)</w:t>
+              <w:t>technik mechanizacji rolnictwa i agrotroniki, technik architektury krajobrazu</w:t>
+            </w:r>
+            <w:r w:rsidR="00334959">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i arborystyki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, technik weterynarii, technik agrobiznesu, rolnik, mechanik - operator pojazdów i maszyn rolniczych)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="6ECE42DB" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="0DFBB1DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1155698A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="58C1321A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14BE97B2" w14:textId="4BE51A50" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="06ABF5A7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 fotografię</w:t>
             </w:r>
-            <w:r w:rsidR="00675D7D">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> na nośniku elektronicznym</w:t>
+            <w:r w:rsidR="007073AA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na nośniku elektronicznym (płyta CD/DVD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="60CBA822" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="28D4F22E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79E7B86D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="0BE2DC27" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="499B2AF4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="1924837C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>świadectwo ukończenia szkoły podstawowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="06FE8652" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="29A24BB5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FFE03DA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="0C5BA927" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EE6CACA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3374F9DC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zaświadczenie o wynikach egzaminu ósmoklasisty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="5C5A9793" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3E06A2CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D73B095" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="523F2FFA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A4A3832" w14:textId="00280293" w:rsidR="000E5BFC" w:rsidRDefault="006166EB">
+          <w:p w14:paraId="5D205FC3" w14:textId="631D6A51" w:rsidR="000E5BFC" w:rsidRDefault="006166EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00523F46">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003E5BC4">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wniosek</w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> o przyjęcie do internatu (dla chętnych kandydatów)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A75D233" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="1FA00F41" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="350DA24E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="5A75EB5B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67185184" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="78D2EB7B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7875"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="5FC755FD" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="22B02103" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AFC2439" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="4EA0BD54" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5. Dodatkowe informacje o kandydacie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="26066E6F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="078C0BDF" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podkreśl właściwą odpowiedź</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="1F1DF61E" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="2BA13718" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D3AB78E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="59EF3001" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mam problemy zdrowotne, ograniczające możliwości wyboru kierunku kształcenia ze względu na stan zdrowia, potwierdzone opinią publicznej poradni psychologiczno-pedagogicznej, w tym publicznej poradni specjalistycznej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50A0AAF6" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="48116DE1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ECB7A41" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5FB13092" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="395BBFC3" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3431F889" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B77A2F4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="62CB5654" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Spełniam następujące kryteria opisane w Art. 150 ust. 2 ustawy Prawo oświatowe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17B3647A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="2DBBC0B7" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58225D22" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="16DCEB0C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="077C2A4A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="04F3E4FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FD87096" w14:textId="0A89BC44" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="7C187D0D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wielodzietność rodziny kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D63EEAC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="52826165" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DC847EC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="6EDF3B54" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="41C5BF7B" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="62E2FE25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="416F0E9B" w14:textId="61082F6E" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="1BA40E2F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5C903336" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="7FC0DFDC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="230995D5" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="2559035E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="32B2D8A6" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3B7988B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A4FA6E0" w14:textId="121067AE" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="393CB8D8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność jednego z rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CC1CD5F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="698C036B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71F081DC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3B6C0E9E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="6A345892" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="02DAB566" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="122E185F" w14:textId="1A663416" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="407E6245" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność obojga rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D69B39B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="4B8CB4BA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B1BF28A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="6FFE1E3B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="3BA917A3" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="72B7F3AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7536BAF8" w14:textId="5DE8FA78" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="1B6DB631" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niepełnosprawność rodzeństwa kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FAFA571" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="5AF328C1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="206AC8E1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3D6F5260" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="0D89C260" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="1A0FBB87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60FC8F05" w14:textId="4DDDBC90" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="160C4D01" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>samotne wychowywanie kandydata w rodzinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5407A59B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="70F2DD54" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44690FA3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="3021C1AC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="101E3817" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="3926139B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78F28E66" w14:textId="4E97BA87" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
+          <w:p w14:paraId="6899EDED" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="003E5BC4">
             <w:pPr>
               <w:ind w:firstLine="459"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D94886">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>objęcie kandydata pieczą zastępczą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C4DE1BC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="74498CAA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22D99462" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="44A6415B" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="17CA3ACA" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="2FD4527A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7875" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="725A7E94" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="04CAE918" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Posiadam orzeczenie o potrzebie kształcenia specjalnego wydane ze względu na niepełnosprawność, orzeczenie o  niepełnosprawności lub o stopniu niepełnosprawności.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14B6E4C3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="775CF1A4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4772BD05" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="43AF1C0F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="443E2648" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="7F6CE2CA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07FF69DB" w14:textId="29718AD2" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
+    <w:p w14:paraId="0F4562BC" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5BC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6. Wykaz kolejności wybranych szkół</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6716FB97" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
+    <w:p w14:paraId="73E989CE" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2B8102" w14:textId="3F9D2387" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="615896ED" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1) Pierwszy wybór ……………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13138EF7" w14:textId="68B39309" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="1EA2DBF0" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="00425F7E">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001F5BC4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nazwa szkoły</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4F253A" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="68DC57DB" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EFCBA58" w14:textId="03F7323E" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="68236C4F" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2) Drugi wybór ……………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D953B12" w14:textId="649EBC19" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="31FF074A" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="00425F7E">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="001F5BC4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nazwa szkoły</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5155A6EB" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
+    <w:p w14:paraId="1FC76DA3" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRDefault="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C137451" w14:textId="2053FE76" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="40C5D231" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3) Trzeci wybór ………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B947FE6" w14:textId="686A3F9F" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
+    <w:p w14:paraId="001D82B0" w14:textId="77777777" w:rsidR="001F5BC4" w:rsidRPr="001F5BC4" w:rsidRDefault="001F5BC4" w:rsidP="001F5BC4">
       <w:pPr>
         <w:pStyle w:val="Tretekstu"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="001F5BC4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nazwa szkoły</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475EE397" w14:textId="77BEBE39" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="072B4819" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00A3680C">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>6. Oświadczenia</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94886">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Oświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CD995C" w14:textId="2EB81E2C" w:rsidR="000E5BFC" w:rsidRPr="003E5BC4" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="2279965E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRPr="003E5BC4" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że wszystkie wyżej podane dane są zgodne z prawdą i stanem faktycznym. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia. Oświadczam, iż zapoznałem się z przepisami ustawy  z  dnia 14 grudnia 2016 r. Prawo oświatowe</w:t>
       </w:r>
       <w:r w:rsidR="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>t.j. Dz.U.202</w:t>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Dz.U.202</w:t>
       </w:r>
       <w:r w:rsidR="001F5BC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F5BC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1043 </w:t>
       </w:r>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -5462,293 +5622,293 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> późn. </w:t>
       </w:r>
       <w:r w:rsidR="005279F1" w:rsidRPr="005279F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zm.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> obejmującymi zasady rekrutacji do szkół oraz zasadami wprowadzonymi przez dyrektora placówki, do której kierowany jest niniejszy wniosek. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Oświadczam, że znam i akceptuję zasady oraz harmonogram rekrutacji obowiązujące w szkołach Zespołu Szkół Centrum Kształcenia Rolniczego w Studzieńcu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A813A6F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="2D8A473E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="6585"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="7185C2C9" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="779753EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AAB9043" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="2CDBDB78" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12CA2F50" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="097F66CC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="1050BB45" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="20ECC640" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="338E9819" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="037B6296" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podpis kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="006DD353" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="2F81C845" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="325EFB54" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="7640B5A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="042D0EAD" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="367E4E28" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Podpis rodziców/opiekunów prawnych  w przypadku niepełnoletniego kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F98C233" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="26892442" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00DC8AC1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="2B85413A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C3BB4C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="3224103C" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C61E6AB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="2C8F902F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72DAEF28" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="1A9B325E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5415C4D8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="4EE80B13" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622D8149" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="36FDCA52" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wyra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5771,57 +5931,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="00000A"/>
         </w:rPr>
         <w:t>moich</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/mojego dziecka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="00000A"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
-          <w:color w:val="00000A"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dla celów zwi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">zanych z procesem rekrutacji do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>Zespo</w:t>
       </w:r>
       <w:r>
@@ -6173,51 +6326,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>cenia Rolniczego w Studzie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ń</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t>cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C5C02A" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="41476D47" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>W przypadku przyj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6273,51 +6426,51 @@
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>am zgod</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> na:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B69BB49" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="6C380D30" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">– ich zbieranie, powielanie, utrwalanie, przechowywanie, opracowywanie, zmienianie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>i udost</w:t>
       </w:r>
@@ -6398,51 +6551,51 @@
         </w:rPr>
         <w:t>ń</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zanych z procesem dydaktyczno-wychowawczym;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5242C9EB" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="3D5EE6D2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>– publikacj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r>
@@ -6579,59 +6732,59 @@
         </w:rPr>
         <w:t>ł</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>y i jej promocji oraz zapewnienia mojemu dziecku bezpiecze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ń</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stwa (monitoring w szkole).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67491383" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="7CC9CDD8" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797E6BF1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="64EAC337" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wyra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7372,325 +7525,315 @@
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pu do klauzuli informacyjnej na stronie internetowej szko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ł</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Liberation Serif" w:cs="Liberation Serif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>y.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FFF736" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="1D4FF69D" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BB936E" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="1FB4B283" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9645" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="50" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="6585"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="6DE3D675" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="5C444484" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E13C15F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="72311E62" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36EE4542" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="61678ACA" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="07DE825E" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="758FD2A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58A72C68" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="420573B0" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podpis kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="205F6CD2" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="66340AD1" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5BFC" w14:paraId="07F59A6A" w14:textId="77777777">
+      <w:tr w:rsidR="000E5BFC" w14:paraId="19AC9D7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E3C0DF6" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+          <w:p w14:paraId="29908178" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Podpis rodziców/opiekunów prawnych  w przypadku niepełnoletniego kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="50" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60F090F3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+          <w:p w14:paraId="27C3B2BC" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="743189B4" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+    <w:p w14:paraId="0E224098" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7CBD3F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
+    <w:p w14:paraId="5314B094" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="00D94886">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000E5BFC">
+    <w:sectPr w:rsidR="000E5BFC" w:rsidSect="00196056">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="1134" w:bottom="1409" w:left="1134" w:header="0" w:footer="850" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA9C97F" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
+    <w:p w14:paraId="0C42F5D3" w14:textId="77777777" w:rsidR="00FD2668" w:rsidRDefault="00FD2668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="490FADF9" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
+    <w:p w14:paraId="67B13755" w14:textId="77777777" w:rsidR="00FD2668" w:rsidRDefault="00FD2668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
@@ -7736,77 +7879,77 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif;Times New Roma">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="283B9ED3" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
+  <w:p w14:paraId="7F3D356F" w14:textId="77777777" w:rsidR="000E5BFC" w:rsidRDefault="000E5BFC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16CDCA03" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
+    <w:p w14:paraId="1F97DC3B" w14:textId="77777777" w:rsidR="00FD2668" w:rsidRDefault="00FD2668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D1AE1AA" w14:textId="77777777" w:rsidR="00D558C0" w:rsidRDefault="00D558C0">
+    <w:p w14:paraId="37AD31B5" w14:textId="77777777" w:rsidR="00FD2668" w:rsidRDefault="00FD2668">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="212C5BD5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A2C8FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7993,153 +8136,166 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="241066595">
+  <w:num w:numId="1" w16cid:durableId="691414670">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1452549058">
+  <w:num w:numId="2" w16cid:durableId="1461996597">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E5BFC"/>
     <w:rsid w:val="000201EB"/>
     <w:rsid w:val="000844B8"/>
     <w:rsid w:val="00087C68"/>
     <w:rsid w:val="000A1238"/>
     <w:rsid w:val="000D2617"/>
     <w:rsid w:val="000E5BFC"/>
     <w:rsid w:val="0017404B"/>
     <w:rsid w:val="00191558"/>
+    <w:rsid w:val="00196056"/>
     <w:rsid w:val="001B4E6A"/>
     <w:rsid w:val="001F5BC4"/>
     <w:rsid w:val="00233AA7"/>
+    <w:rsid w:val="00330A6B"/>
+    <w:rsid w:val="00332C7F"/>
+    <w:rsid w:val="00334959"/>
     <w:rsid w:val="003E5BC4"/>
+    <w:rsid w:val="00425F7E"/>
     <w:rsid w:val="004C620D"/>
+    <w:rsid w:val="00523F46"/>
     <w:rsid w:val="005279F1"/>
     <w:rsid w:val="005355A0"/>
     <w:rsid w:val="00591672"/>
     <w:rsid w:val="00603897"/>
     <w:rsid w:val="006153A2"/>
     <w:rsid w:val="006166EB"/>
     <w:rsid w:val="0064675D"/>
-    <w:rsid w:val="00675D7D"/>
     <w:rsid w:val="00685F06"/>
     <w:rsid w:val="006B55A8"/>
     <w:rsid w:val="006D1BAC"/>
+    <w:rsid w:val="007073AA"/>
     <w:rsid w:val="007234C7"/>
+    <w:rsid w:val="00730CB8"/>
     <w:rsid w:val="00764D5A"/>
     <w:rsid w:val="00882E6E"/>
     <w:rsid w:val="008F4605"/>
+    <w:rsid w:val="00906170"/>
     <w:rsid w:val="00957813"/>
     <w:rsid w:val="00961943"/>
     <w:rsid w:val="009F20F6"/>
     <w:rsid w:val="009F7FE4"/>
+    <w:rsid w:val="00A3680C"/>
     <w:rsid w:val="00A7418C"/>
     <w:rsid w:val="00A90E2B"/>
+    <w:rsid w:val="00AB03CF"/>
     <w:rsid w:val="00AD2263"/>
     <w:rsid w:val="00BE1414"/>
     <w:rsid w:val="00BF615D"/>
     <w:rsid w:val="00C61869"/>
     <w:rsid w:val="00C74C44"/>
-    <w:rsid w:val="00D558C0"/>
+    <w:rsid w:val="00CE18F0"/>
+    <w:rsid w:val="00CF7EEA"/>
     <w:rsid w:val="00D94886"/>
     <w:rsid w:val="00E07B2A"/>
-    <w:rsid w:val="00F92345"/>
+    <w:rsid w:val="00EC549C"/>
+    <w:rsid w:val="00FD2668"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7979CE7E"/>
-  <w15:docId w15:val="{967D64B7-5A0B-4C0D-A0EB-3A214183DE0E}"/>
+  <w14:docId w14:val="231DC752"/>
+  <w15:docId w15:val="{F62D3E14-4131-45AB-9A3F-CC05E7543807}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8493,186 +8649,199 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel19">
     <w:name w:val="ListLabel 19"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:rPr>
       <w:rFonts w:cs="Symbol"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="czeinternetowe">
     <w:name w:val="Łącze internetowe"/>
+    <w:rsid w:val="00196056"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Tretekstu"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tretekstu">
     <w:name w:val="Treść tekstu"/>
     <w:basedOn w:val="Normalny"/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Tretekstu"/>
+    <w:rsid w:val="00196056"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sygnatura">
     <w:name w:val="Sygnatura"/>
     <w:basedOn w:val="Normalny"/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indeks">
     <w:name w:val="Indeks"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zawartotabeli">
     <w:name w:val="Zawartość tabeli"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwektabeli">
     <w:name w:val="Nagłówek tabeli"/>
     <w:basedOn w:val="Zawartotabeli"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
+    <w:rsid w:val="00196056"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
@@ -8694,51 +8863,51 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8746,51 +8915,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8951,52 +9120,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>968</Words>
-  <Characters>5811</Characters>
+  <Words>949</Words>
+  <Characters>5697</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6766</CharactersWithSpaces>
+  <CharactersWithSpaces>6633</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>